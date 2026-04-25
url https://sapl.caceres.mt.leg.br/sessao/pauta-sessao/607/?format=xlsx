--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -10,68 +10,315 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="73">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 1 de 2025</t>
+  </si>
+  <si>
+    <t>ISAÍAS BEZERRA</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o trânsito, em via pública, de ciclomotores, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos no Município de Cáceres e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>Recebido Relatório do Pedido de Vista</t>
+  </si>
+  <si>
+    <t>Indicação nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>PASTORELLO,MANGA ROSA</t>
+  </si>
+  <si>
+    <t>Propõe ao Poder Executivo Municipal minuta de Projeto de Lei do PROMOVE (Programa de Renda e Oportunidade Municipal para Ocupação, Valorização e Emprego), como estratégia de inclusão produtiva, superação da pobreza e garantia da autonomia econômica das mulheres em Cáceres-MT.</t>
+  </si>
+  <si>
+    <t>Deliberada para Leitura em Plenário</t>
+  </si>
+  <si>
+    <t>Indicação nº 67 de 2026</t>
+  </si>
+  <si>
+    <t>PASTORELLO</t>
+  </si>
+  <si>
+    <t>Propõe ao Poder Executivo Municipal minuta da formalização da cessão de uso, a título gratuito, do segundo andar do Auditório Maria Sophia Leite à Associação dos Artistas Plásticos do Estado de Mato Grosso (ARTEMAT).</t>
+  </si>
+  <si>
+    <t>Indicação nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>VALDENÍRIA</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, com cópia à Secretaria Municipal de Infraestrutura e Logística que seja realizada a manutenção da Avenida da Liberdade, Travessa da Felicidade e Travessa da União (incluindo a limpeza, nivelamento, patrolamento e colocação de rejeito de brita), nas referidas ruas no bairro Lavapés, em caráter de URGÊNCIA, pois as mesmas encontram-se em péssimas condições de trafego. Causando prejuízos a população e moradores, que tem seus veículos danificados devido as péssimas condições da referida localidade. Tais solicitações já foram realizadas através de diversas indicações, no entanto nada foi feito até o momento.</t>
+  </si>
+  <si>
+    <t>Indicação nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, com cópia à Secretaria Municipal de Infraestrutura e Logística a realização URGENTE de manutenção, recuperação e melhorias nas vias públicas dos bairros Espírito Santo e Joaquim Murtinho, que se encontram em estado crítico, prejudicando a mobilidade, o acesso a serviços essenciais e a dignidade dos moradores.</t>
+  </si>
+  <si>
+    <t>Indicação nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita Poder Executivo Municipal, com cópia à Secretaria Municipal de Infraestrutura e Logística, a inclusão da Comunidade Boa Esperança e de toda a região do Facão na programação de manutenção das estradas vicinais da zona rural, com a realização de patrolamento e cascalhamento dos pontos críticos, visando garantir melhores condições de trafegabilidade, segurança e acesso aos serviços essenciais.</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>FRANCO VALÉRIO,PACHECO CABELEIREIRO</t>
+  </si>
+  <si>
+    <t>“Indica ao Ministério da Agricultura e Pecuária – MAPA, na pessoa do Excelentíssimo Senhor Ministro em exercício Irajá Lacerda, que viabilize a destinação de recursos financeiros para a implantação do Projeto de Estruturação do Setor de Agroindústria e do Laboratório de Bromatologia no Município de Cáceres-MT.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal que, por meio da Secretaria Municipal de Meio Ambiente e Desenvolvimento Econômico – SMMADE e da Secretaria Municipal de Infraestrutura e Logística – SMIL, promova a implantação de um Horto Florestal Municipal no Município de Cáceres, destinado à conservação ambiental, produção de mudas nativas, educação ambiental, recuperação de áreas degradadas e fortalecimento da arborização urbana.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>O vereador ISAÍAS BEZERRA, Requer-se, inicialmente, que os Deputados Federais pelo Estado de MatoGrosso promovam estudos técnicos, jurídicos e legislativos com vistas à alteração da legislação penal atualmente vigente, considerando que, nos termos do art. 27 do Código Penal, apenas os maiores de 18 (dezoito) anos são plenamente responsabilizados por crimes penais._x000D_
+Diante da realidade fática vivenciada pelo Município de Cáceres–MT, marcada pelo envolvimento crescente de adolescentes em crimes graves, inclusive homicídios, espera-seque a Câmara dos Deputados Federais analise a definição de nova idade de responsabilização penal, ou, alternativamente, o endurecimento do regime jurídico aplicável aos adolescentes autores de atos infracionais análogos a crimes hediondos, observados os princípios constitucionais e os direitos fundamentais._x000D_
+Tal providência mostra-se necessária para impedir a instrumentalização de menores por organizações criminosas, que se aproveitam da atual limitação legal para ampliar seu poder de atuação.</t>
+  </si>
+  <si>
+    <t>Indicação nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>O vereador ISAÍAS BEZERRA, Requer-se, inicialmente, que os Senadores da República pelo Estado de Mato Grosso promovam estudos técnicos, jurídicos e legislativos com vistas à alteração da legislação penal atualmente vigente, considerando que, nos termos do art. 27 do Código Penal, apenas os maiores de 18 (dezoito) anos são plenamente responsabilizados por crimes penais._x000D_
+  _x000D_
+Diante da realidade fática vivenciada pelo Município da Cidade de Cáceres–MT, marcada pelo envolvimento crescente de adolescentes em crimes graves, inclusive homicídios, espera-se que a Câmara dos Senadores da República analise a definição de nova idade deresponsabilização penal, ou, alternativamente, o endurecimento do regime jurídico aplicável aos adolescentes autores de atos infracionais análogos a crimes hediondos, observados os   princípios constitucionais e os direitos fundamentais._x000D_
+_x000D_
+  Tal providência mostra-se necessária para impedir a instrumentalização de menores por organizações criminosas, que se aproveitam da atual limitação legal para ampliar seu poder de atuação.</t>
+  </si>
+  <si>
+    <t>Indicação nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>Os vereador ISAÍAS BEZERRA, com assento nesta Casa Legislativa, no uso de suas atribuições regimentais, solicita a Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário e, se aprovada, que seja encaminhado ofício ao Excelentíssimo Deputado Estadual VALMIR MORETTO, para que interceda junto ao  Excelentíssimo Senhor Governador do Estado de Mato Grosso, MAURO MENDES, com cópia ao Secretário de Estado de Segurança Pública, INDICANDO-LHE:_x000D_
+                            _x000D_
+“Que o Governo do Estado, por meio da Secretaria de Estado de Segurança Pública (SESP-MT), viabilize em caráter de URGÊNCIA, URGENTÍSSIMA, o aumento do efetivo da Polícia Militar e da Polícia Civil no município de Cáceres-MT. A reivindicação fundamenta-se no alarmante crescimento dos índices de violência grave e na escalada de crimes dolosos contra a vida, impulsionados por conflitos entre facções criminosas que assolam a nossa cidade.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 66 de 2026</t>
+  </si>
+  <si>
+    <t>PROFESSOR DOMINGOS</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, o encaminhamento de expediente à Excelentíssima Senhora Prefeita ANTÔNIA ELIENE LIBERATO DIAS, com cópias ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura e Logística, Sr. Luan Carlos Teixeira, a necessidade de adoção de providências para a realização de serviços de patrolamento e Limpeza no Bairro Jardim Paraíso  ao lado da Igreja Adventista no Município de Cáceres–MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 68 de 2026</t>
+  </si>
+  <si>
+    <t>PROFESSOR DOMINGOS,ELIS ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>Solicito à Senhora Samara Brant Ferreira, DiretoraExecutiva da Autarquia Águas do Pantanal, que seja_x000D_
+providenciada, com a máxima urgência, a instalação_x000D_
+de contêiner no local conhecido como Carangueijão,_x000D_
+no Município de Cáceres–MT, tendo em vista o_x000D_
+significativo acúmulo de lixo decorrente do intenso_x000D_
+fluxo de veículos e da grande concentração de_x000D_
+barracas naquela área</t>
+  </si>
+  <si>
+    <t>Requerimento nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>MARCOS RIBEIRO,PACHECO CABELEIREIRO</t>
+  </si>
+  <si>
+    <t>“Requerimento endereçado a Excelentíssima Senhora Prefeita ANTÔNIA ELIENE LIBERATO DIAS, Com cópias à Secretaria municipal de Esporte e Lazer, acerca da Realização da Copa Princesinha do Paraguai em Cáceres- MT</t>
+  </si>
+  <si>
+    <t>Requerimento nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>PASTORELLO,ELIS ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas sobre a execução, prestação de contas e acompanhamento técnico do Programa de Castração de Animais Domésticos, vinculado à Chamada Pública nº 01/2025 e ao Termo de Cooperação nº 002/2025.</t>
+  </si>
+  <si>
+    <t>Indicação nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>FLÁVIO NEGAÇÃO,PACHECO CABELEIREIRO</t>
+  </si>
+  <si>
+    <t>Indicação à Exma. Prefeita Municipal de Cáceres, com cópia à Secretaria de Infraestrutura e Logística a necessidade urgente de realização de patrolamento na Rua Delfim Moreira, localizada no Bairro Jardim Cidade Nova, no município de Cáceres-MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação à Exma. Prefeita Municipal de Cáceres, com cópia à Secretaria de Infraestrutura e Logística a necessidade urgente de realização de patrolamento na Rua das Campos, localizada no Bairro Vila Mariana, no município de Cáceres-MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação à Exma. Prefeita Municipal de Cáceres, com cópia à Secretaria de Infraestrutura e Logística a necessidade urgente de realização de patrolamento na Rua Presidente, localizado no Bairro Jardim Cidade Nova, no município de Cáceres-MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 64 de 2026</t>
+  </si>
+  <si>
+    <t>PASTOR JÚNIOR,ELIS ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>O Vereador Pastor Júnior, no uso de suas atribuições regimentais, solicita _x000D_
+ao Poder Executivo Municipal que sejam realizados os devidos reparos, patrolamento e _x000D_
+cascalhamento com aplicação de rejeito nas vias do Bairro Espírito Santo, no município _x000D_
+de Cáceres-MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 65 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria _x000D_
+Municipal de Obras e Serviços Urbanos, que seja realizado estudo técnico e de _x000D_
+viabilidade administrativa para que o Poder Executivo firme parceria com a empresa _x000D_
+Camil Alimentos S.A., visando à disponibilização e aplicação de rejeito nas ruas não _x000D_
+pavimentadas do município.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>PACHECO CABELEIREIRO,ELIS ENFERMEIRA,PASTORELLO</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve propõe à _x000D_
+nobre Mesa, consultado o augusto e soberano _x000D_
+Plenário, _x000D_
+na _x000D_
+forma _x000D_
+regimental, _x000D_
+seja _x000D_
+encaminhado a excelentíssima prefeita Antônia _x000D_
+Eliene _x000D_
+c/c _x000D_
+á _x000D_
+Secretária _x000D_
+de _x000D_
+ação _x000D_
+social ,consubstanciado na seguinte Proposição, _x000D_
+solicitando informações sobre o projeto _x000D_
+habitacional de casas populares do bairro _x000D_
+Vitória Régia</t>
+  </si>
+  <si>
+    <t>Requerimento nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>PACHECO CABELEIREIRO</t>
+  </si>
+  <si>
+    <t>No uso de suas atribuições legais e regimentais, vem, respeitosamente, à _x000D_
+presença de Vossa Senhoria, com fundamento na Lei Orgânica do Município e no _x000D_
+Regimento Interno desta Casa Legislativa, requerer o envio de informações detalhadas _x000D_
+acerca da aquisição realizada pela Prefeitura Municipal, em conjunto com a Secretaria _x000D_
+Municipal Especial de Assuntos Estratégicos, referente à compra de cestas básicas e _x000D_
+águas minerais, no valor total de R$ 722.510,00 (setecentos e vinte e dois mil, _x000D_
+quinhentos e dez reais), efetuada sem processo licitatório.Diante da relevância do tema e _x000D_
+visando garantir a transparência e a correta aplicação dos recursos públicos, requer-se _x000D_
+que sejam prestados os seguintes esclarecimentos:</t>
+  </si>
+  <si>
+    <t>Moção nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>ELIS ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, solicita a nobre mesa, consultado o augusto e soberano plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇAO DE PESAR á família, pelo falecimento da Dona Nair Moreira Douradinho</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Moção nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>ELIS ENFERMEIRA,ELIEL DA ROCHA,ENGENHEIRO WESLEY LOPES,FLÁVIO NEGAÇÃO,FRANCO VALÉRIO,ISAÍAS BEZERRA,JERÔNIMO GONÇALVES,JORGE AUGUSTO,MANGA ROSA,MARCOS RIBEIRO,PACHECO CABELEIREIRO,PASTORELLO,PASTOR JÚNIOR,PROFESSOR DOMINGOS,VALDENÍRIA</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, solicita a sobremesa, consultado o augusto e soberano plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR á família, pelo falecimento da Dona Maria Benisia de Miranda Campos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +610,562 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="248.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>9238</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>10848</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>10863</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>10849</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>10850</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>10851</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>10853</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>10852</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>10855</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>10856</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>10857</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>10862</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>10864</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>10854</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>10860</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>10845</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>10846</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>10847</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>10858</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>10859</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>10861</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" t="s">
+        <v>62</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>10865</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>10868</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>10867</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>