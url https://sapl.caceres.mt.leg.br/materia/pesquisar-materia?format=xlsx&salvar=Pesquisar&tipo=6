--- v1 (2026-02-14)
+++ v2 (2026-04-04)
@@ -10,6068 +10,6178 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4424" uniqueCount="1901">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4504" uniqueCount="1936">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10782</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10782/mocao_de_pesar_-_catiucia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10782/mocao_de_pesar_-_catiucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento de José Lito Mamoré Ferreira (Catiucia Simpsom) conhecida como a Pantera do Pantanal, ocorrido no domingo 01 de fevereiro de 2026 após não resistir a um tratamento contra o câncer em Cáceres/MT.</t>
   </si>
   <si>
     <t>10783</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10783/mocao_de_pesar_-_daniel_do_carmo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10783/mocao_de_pesar_-_daniel_do_carmo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento de Daniel do Carmo Rodrigues Filho ocorrido na quinta-feira 15 de janeiro de 2026, após não resistir o tratamento contra o câncer em Cáceres-MT.</t>
   </si>
   <si>
     <t>10828</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>MANGA ROSA</t>
-[...2 lines deleted...]
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10828/mocao_de_aplausos_aos_policiais_atuaram_ocorrencia_jd._trevo-assinado.pdf</t>
+    <t>MANGA ROSA, ELIS ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10828/mocao_de_aplausos_aos_policiais_atuaram_ocorrencia_jd._trevo-assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar GRATIDÃO e encaminhar a presente MOÇÃO DE APLAUSOS aos Ilustríssimos Policiais Militares abaixo relacionados, integrantes da 23ª Companhia Independente de Polícia Militar de Força Tática – 23ª CIPM, do 6º Comando Regional da Polícia Militar do Estado de Mato Grosso:_x000D_
 • 1º SGT PM AILTON APARECIDO MOREIRA – RGPM 881.757_x000D_
 • 2º SGT PM OTAVIO SENA AMARANTE NETO – RGPM 886.536_x000D_
 • 2º SGT PM JOAQUIM PIRES DA SILVA FILHO – RGPM 882.695_x000D_
 • CB PM WANDERSON FERREIRA – RGPM 887.712_x000D_
 Em reconhecimento à atuação exemplar e extraordinária demonstrada durante ocorrência de altíssimo risco registrada no bairro Jardim do Trevo, no município de Cáceres-MT, quando uma criança e sua avó idosa estavam sendo violentamente atacadas por dois cães de grande porte, encontrando-se sob iminente risco de morte. Na ocasião, mesmo diante de cenário de extrema gravidade, com risco concreto e imediato à vida das vítimas, os policiais militares agiram com rapidez, técnica e absoluto compromisso com a preservação da vida, empregando inicialmente munição de impacto controlado, em estrita observância aos princípios da legalidade, proporcionalidade e necessidade.</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10829/mocao_de_aplausos_ao_ten_cel_pm_adao_cesar_rodrigues_silva-assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10829/mocao_de_aplausos_ao_ten_cel_pm_adao_cesar_rodrigues_silva-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Ilustríssimo Senhor Ten. Cel. PM ADÃO_x000D_
 CÉSAR RODRIGUES SILVA.</t>
   </si>
   <si>
     <t>10830</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10830/mocao_de_aplausos_ao_mj_pm_abner_james_lopes_campos-assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10830/mocao_de_aplausos_ao_mj_pm_abner_james_lopes_campos-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Ilustríssimo Senhor Maj. PM ABNER _x000D_
 JAMES LOPES CAMPOS.</t>
   </si>
   <si>
+    <t>10844</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>ELIS ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10844/mocao_de_aplauso_aos_tenentes_e_policias_salvou_idosa_e_crianca.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas Atribuições regimentais, propõe à nobre Mesa, com a anuência do Augusto e Soberano Plenário, que seja registrada nos Anais desta Casa Moção de Aplausos ao TENENTE CORONEL PM - ADÃO CÉSAR RODRIGUES SILVA RG 879.704 ao MAJOR PM- ABNER JAMES LOPES CAMPOS RG 884.281 1º SGT PM AÍLTON APARECIDO MOREIRA – RGPM 881.757  2º SGT PM OTÁVIO SENA AMARANTE NETO – RGPM 886.536  2º SGT PM JOAQUIM PIRES DA SILVA FILHO – RGPM 882.695  CB PM WANDERSON FERREIRA – RGPM 887.712 , em reconhecimento pela exemplar dedicação, pelo elevado comprometimento com a população e pelo notável zelo para com o próximo.</t>
+  </si>
+  <si>
+    <t>10867</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>ELIS ENFERMEIRA, ELIEL DA ROCHA, ENGENHEIRO WESLEY LOPES, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, VALDENÍRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10867/mocao_pesar_maria_benisia_de_miranda.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, solicita a sobremesa, consultado o augusto e soberano plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR á família, pelo falecimento da Dona Maria Benisia de Miranda Campos</t>
+  </si>
+  <si>
+    <t>10868</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10868/mocao_de_pesar_nair_moreira_douradinho.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, solicita a nobre mesa, consultado o augusto e soberano plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇAO DE PESAR á família, pelo falecimento da Dona Nair Moreira Douradinho</t>
+  </si>
+  <si>
+    <t>10945</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10945/mocao_de_pesar_gabriele_de_arruda.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, solicita a nobre mesa, consultado o augusto e soberano plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇAO DE PESAR á família, pelo falecimento da Gabriele Arruda</t>
+  </si>
+  <si>
+    <t>10966</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>MARCOS RIBEIRO, ELIEL DA ROCHA, ELIS ENFERMEIRA, ENGENHEIRO WESLEY LOPES, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MANGA ROSA, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, VALDENÍRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10966/emissao_d62adb14a831b20db9bfd0d2_oficio-interno-913-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento do Advogado  Everaldo Batista Filgueira.</t>
+  </si>
+  <si>
+    <t>10979</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>PACHECO CABELEIREIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10979/nota_de_pesar__assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, solicita a nobre _x000D_
+mesa, consultado o augusto e soberano plenário, _x000D_
+na forma regimental, vem através desta, manifestar _x000D_
+sua solidariedade e encaminhar a presente _x000D_
+MOÇÃO DE PESAR á família, pelo falecimento da _x000D_
+Dona Sebastiana Rosa da Silva</t>
+  </si>
+  <si>
+    <t>11044</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>PASTORELLO, ELIS ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11044/mocao_de_aplausos_osires_assinada.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Ilustríssimo Senhor, Osiris Benedito Fanaia, como forma de reconhecimento por sua trajetória, dedicação e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>11047</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>ELIS ENFERMEIRA, PASTORELLO</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11047/mocao_de_aplauso_talita_de_oliveira_santos_enfermeiro_reinaldo_pereira..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO aos Enfermeiros(as) Talita de Oliveira Santos e Reinaldo Pereira, em reconhecimento à relevante atuação no Projeto Saúde no Campo, por meio do qual levam assistência, cuidado e atenção às comunidades rurais. Exemplo de profissionalismo e empatia, exerce suas funções com responsabilidade e amor ao próximo, contribuindo de forma significativa para a saúde da população.</t>
+  </si>
+  <si>
+    <t>11048</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11048/mocao_de_aplauso_a_izonidia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Sra. Izonídia de Jesus Nogueira Silva, Técnica de Enfermagem, em reconhecimento à sua dedicação, compromisso e relevante atuação no Projeto Saúde no Campo, levando cuidado e assistência às comunidades rurais. Exemplo de profissionalismo e empatia, exerce suas funções com responsabilidade e amor ao próximo, contribuindo de forma significativa para a saúde da população.</t>
+  </si>
+  <si>
+    <t>11050</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>MARCOS RIBEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11050/emissao_50bd8ff56e2b3549aa42358a_oficio-interno-1.119-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>Moção de  Honraria e Bravura ao 1° Sargento da Polícia Militar CREIDSON MENDES DE OLIVEIRA, em reconhecimento aos  relevantes serviços prestados e ao ato de coragem no exercício da função Policial no Município de Cáceres-MT.</t>
+  </si>
+  <si>
     <t>9270</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9270/mocao_de_pesar_anisio_braz.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9270/mocao_de_pesar_anisio_braz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do empresário Anísio Braz, ocorrido na sexta-feira, 24 de janeiro, vitima de um trágico acidente na BR-070, na região do município de Nossa Senhora do Livramento.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>FLÁVIO NEGAÇÃO, ELIS ENFERMEIRA, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9290/mocao_de_pesar_adilson_domingos_dos_reis.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9290/mocao_de_pesar_adilson_domingos_dos_reis.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor Adilson Domingos dos Reis.”</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>FLÁVIO NEGAÇÃO, ELIS ENFERMEIRA, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9326/mocao_de_pesar_elias_franco.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9326/mocao_de_pesar_elias_franco.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Ex-Vereador Elias de Melo Franco.”</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>FLÁVIO NEGAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9340/mocao_de_pesar_nelson_leite_carneiro.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9340/mocao_de_pesar_nelson_leite_carneiro.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor NELSON LEITE CARNEIRO, ocorrido no último dia 07 de fevereiro de 2025, na cidade de Cáceres-MT.”</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>PASTOR JÚNIOR, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9457/mocao_de_pesar_do_sr._edipo_moura.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9457/mocao_de_pesar_do_sr._edipo_moura.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve consultando o augusto e soberano Plenário, na forma _x000D_
 regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente _x000D_
 MOÇÃO DE PESAR a família, pelo falecimento do Sr. Édipo Moura Nunes ocorrido no _x000D_
 dia – 03 de Março de 2025 (Segunda), nesta cidade /MT: Édipo Moura Nunes foi um _x000D_
 exemplo de coragem e determinação diante das adversidades que passou e será sempre _x000D_
 lembrado pelo legado de dedicação e carinho que deixou para todos que o conheceram.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>FRANCO VALÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9544/mocao_de_aplausos_aos_ilustres_senhores_diego_geronimo_da_motta_e_antonio_luiz_de_souza..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9544/mocao_de_aplausos_aos_ilustres_senhores_diego_geronimo_da_motta_e_antonio_luiz_de_souza..pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Ilustres Senhores Diego Gerônimo da Motta e Antônio Luiz de Souza.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>PASTOR JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9556/mocao_de_pesar_sra_rute_ferreria_campos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9556/mocao_de_pesar_sra_rute_ferreria_campos.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família da Sra. RUTE FERREIRA DE CAMPOS._x000D_
 Aos familiares e amigos é com profundo pesar que registramos o falecimento da Sra. Rute _x000D_
 Ferreira Campos, ocorrido no dia 20 de março de 2025, na cidade de Cáceres, Mato Grosso.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9557/mocao_de_pesar_sra_darci_dos_santos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9557/mocao_de_pesar_sra_darci_dos_santos.pdf</t>
   </si>
   <si>
     <t>Pastor Júnior_x000D_
 Temática: Moção de Pesar aos familiares e amigos comunicamos o falecimento da Sra._x000D_
 Darci dos Santos Ferreira, querida moradora do Distrito de Santo Antônio do Caramujo._x000D_
 Darci foi uma figura emblemática, considerada uma das fundadoras deste distrito. Ao_x000D_
 longo de muitos anos, sua simplicidade e simpatia tocaram os corações de todos que a_x000D_
 conheciam. Sempre presente nos eventos da comunidade, ela contribuiu de forma_x000D_
 significativa para o fortalecimento dos laços comunitários, deixando um legado de_x000D_
 dedicação e amor ao próximo.</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
-    <t>9</t>
-[...5 lines deleted...]
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9613/mocao_aplausos_roger_flavio_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9613/mocao_aplausos_roger_flavio_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre Roger Flavio de Lima, em reconhecimento ao relevante trabalho que vem _x000D_
 desempenhando em nossa cidade, especialmente na realização do evangelismo do Encontro com Deus, em _x000D_
 parceria com a Igreja Videira.</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCOS RIBEIRO, MANGA ROSA, PACHECO CABELEIREIRO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9628/emissao_0cce278e31837970e5fceccc_oficio-interno-1.866-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9628/emissao_0cce278e31837970e5fceccc_oficio-interno-1.866-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos aos Líderes Comunitário Presidentes de bairros pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>JORGE AUGUSTO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9682/mocao_de_aplausos_-_inteligencia_policia_militar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9682/mocao_de_aplausos_-_inteligencia_policia_militar.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos ao Distinto Corpo Militar da Agência Regional de Inteligência do 6º Comando Regional da Polícia Militar”</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>PROFESSOR DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9775/mocao_de_aplausos_assinada_inca.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9775/mocao_de_aplausos_assinada_inca.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, que seja consignada nos anais desta Casa, uma Moção de Aplausos à Ilustríssima Senhora Cybele Bussiki, Presidente do Instituto Inca; ao Vice-Presidente Andréia Preza; aos membros do Instituto Inca; aos instrutores envolvidos na realização do projeto Esporte para Todos ; e ao responsável pela emenda federal, Dr. Leonardo Ribeiro Albuquerque.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCOS RIBEIRO, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9810/emissao_e2257efc72b3152319d2a858_oficio-interno-2.733-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9810/emissao_e2257efc72b3152319d2a858_oficio-interno-2.733-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos a Professora Drª. Maria do Socorro de Sousa Araújo, pelos relevantes serviços prestados à pesquisa e estudos ao desenvolvimento e conhecimento sobre as Cidades Gêmeas que contribuiu para a valorização e compreensão da realidade fronteiriça de nossa região.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9811/emissao_9087ec13f9a6b3f982e18462_oficio-interno-2.735-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9811/emissao_9087ec13f9a6b3f982e18462_oficio-interno-2.735-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos ao Professor Dr. João Ivo Puhl, pelos relevantes serviços prestados à pesquisa e estudos ao desenvolvimento e conhecimento sobre as Cidades Gêmeas que contribuiu para a valorização e compreensão da realidade fronteiriça de nossa região.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9851/cristina.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9851/cristina.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Cristina Zanata, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Cristina é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9852/adilza.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9852/adilza.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Adilza Alves de Abreu, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população,  Adilza é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9853/edna.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9853/edna.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Aplausos à Enfermeira Edna Aparecida da Cruz Silva, em reconhecimento à sua trajetória marcada pela dedicação, competência e sensibilidade no exercício da profissão.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9854/gilvania.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9854/gilvania.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Gilvania Paiva Fagundes, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Gilvania é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9855/jessica.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9855/jessica.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Aplausos à Enfermeira Jéssica Rodrigues, em reconhecimento à sua trajetória marcada pela dedicação, competência e sensibilidade no exercício da profissão.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9856/laudiceia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9856/laudiceia.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Laudiceia da Silva Santana, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Laudiceia é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9857/renata.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9857/renata.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Renata Moises de Souza, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Renata é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9858/rosinei.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9858/rosinei.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Rosinei Pires, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Rosinei é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PASTOR JÚNIOR, ELIS ENFERMEIRA, MARCOS RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9869/mocao_de_aplausos_-_emanel_messias.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9869/mocao_de_aplausos_-_emanel_messias.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssimo Senhor Emanuel Messias Oliveira de Carvalho. Ao longo de sua atuação em Cáceres, tem realizado diversas ações que tem contribuído significativamente para o desenvolvimento do esporte paralímpico no município e em todo o estado de Mato Grosso</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9872/mocao_de_aplausos_-_sr._riller.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9872/mocao_de_aplausos_-_sr._riller.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, _x000D_
 consultado o augusto e soberano Plenário, na forma _x000D_
 regimental, vem através desta, encaminhar a presente MOÇÃO _x000D_
 DE APLAUSOS a Ilustríssimo Senhor Riller Silva Reverdito.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PROFESSOR DOMINGOS, PASTORELLO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9883/emissao_b40acf415007ef3795ba8577_oficio-interno-5--3.012-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9883/emissao_b40acf415007ef3795ba8577_oficio-interno-5--3.012-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APAUSOS a Professora Nilma da Silva Oliveira, uma homenagem sincera e merecida aos valorosos profissionais e instituições que fazem a diferença na educação de nosso Município de Cáceres</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ISAÍAS BEZERRA, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9886/mocao_de_aplausos_n._01_junho_2025_igreja_adventista_ass.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9886/mocao_de_aplausos_n._01_junho_2025_igreja_adventista_ass.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, que seja encaminhado a presente MOÇÃO DE APLAUSOS ao senhores (as) MANOEL BARBOSA DA SILVA e ORACI DE MOURA, –  pela prestação e dedicação aos serviços prestados pela Igreja Adventista do Sétimo Dia.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE CÁCERES-MT - CMCMT, VALDENÍRIA, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9923/mocao_de_pesar_sr_vargas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9923/mocao_de_pesar_sr_vargas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Sr.  Luiz Alberto Vargas Olivarez Rodrigues aos 64 anos, ocorrido na quarta-feira 11 de junho de 2025 em São Paulo. Conhecido como Vargas, ele marcou sua trajetória como militante político, gestor público e, nos últimos anos, pastor evangélico em Cáceres/MT.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>ELIS ENFERMEIRA</t>
-[...2 lines deleted...]
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9960/aplauso_maria.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9960/aplauso_maria.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada _x000D_
 nos anais desta Casa Moção de Aplausos à Sra. Maria Marta Lino de Oliveira Silva, por conquistar o Primeiro Lugar no Prêmio da Mostra _x000D_
 Regional de Práticas Profissionais da Rede de atenção psicossocial, realizado pelo Conselho Federal de Psicologia</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9962/mocao_alexandra_maria.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9962/mocao_alexandra_maria.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada _x000D_
 nos anais desta Casa Moção de Aplausos à Sra. Alexandra Maria Calheiro de Almeida Rêgo , por conquistar o Primeiro Lugar no Prêmio da Mostra _x000D_
 Regional de Práticas Profissionais da Rede de atenção psicossocial, realizado pelo Conselho Federal de Psicologia.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9969/mocao_de_aplausos_aos_instrutores_proerd_caceres_mt.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9969/mocao_de_aplausos_aos_instrutores_proerd_caceres_mt.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos Instrutores do Proerd – 2° Sgt PM Sandra Barros da Silva 3° Sgt PM Jonathan da Hora Carvalho, Sd PM Márcia Melo da Silva Araújo, Ten Cel PM Adão César Rodrigues Silva e Ten cel PM Vanilson da Silva Moraes Comando do 6 batalhão PM, pelos relevantes serviços prestados ao município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10013/mocao_de_aplausos_joao_gabriel_pachuri.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10013/mocao_de_aplausos_joao_gabriel_pachuri.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, com a anuência do Augusto e do Soberano Plenário, na forma regimental, propõe à nobre Mesa que seja registrada nos anais desta Casa uma Moção de Aplausos ao Srº João Gabriel Pachuri,Diretor Ajunto  Regional de Educação do polo de Cáceres, que atende a 12 municípios no Estado de Mato Grosso. Gostaríamos de expressar nossos mais sinceros e calorosos agradecimentos pelo excelente trabalho e dedicação que ela vem realizando no Município de Cáceres. Seu empenho e comprometimento têm feito uma diferença significativa na educação da nossa região, e é justo reconhecer e valorizar esses esforços que beneficiam tantas pessoas.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10014/mocao_de_aplausos__a_sra._soeli_aparecida_rossi.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10014/mocao_de_aplausos__a_sra._soeli_aparecida_rossi.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, com a anuência do Augusto e do_x000D_
 Soberano Plenário, na forma regimental, propõe à nobre Mesa_x000D_
 que seja registrada nos anais desta Casa uma Moção de_x000D_
 Aplausos à Sra. Soeli Aparecida Rossi, Diretora Regional de_x000D_
 Educação do polo de Cáceres, que atende a 12 municípios no_x000D_
 Estado de Mato Grosso. Gostaríamos de expressar nossos mais_x000D_
 sinceros e calorosos agradecimentos pelo excelente trabalho e_x000D_
 dedicação que ela vem realizando no Município de Cáceres. Seu_x000D_
 empenho e comprometimento têm feito uma diferença_x000D_
 significativa na educação da nossa região, e é justo reconhecer e_x000D_
 valorizar esses esforços que beneficiam tantas pessoas.</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10049/mocao_de_aplausos_aos_idealizadores_e_lideres_do_projeto_expedicao_justica_sem_fronteiras.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10049/mocao_de_aplausos_aos_idealizadores_e_lideres_do_projeto_expedicao_justica_sem_fronteiras.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos Idealizadores e Líderes do Projeto Expedição sem Fronteiras: aos Excelentíssimos Presidente do Tribunal de Justiça do Mato Grosso e Desembargador José Zuquim Nogueira, e aos Juízes José Antônio Bezerra Filho, José Eduardo Mariano e o Excelentíssimo Promotoria de Justiça Saulo Pires de Andrade Martins, pelos relevantes serviços prestados ao município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>JORGE AUGUSTO, FLÁVIO NEGAÇÃO, JERÔNIMO GONÇALVES, MARCOS RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10067/mocao_de_aplausos_-_arcebispo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10067/mocao_de_aplausos_-_arcebispo.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos ao Ilustre Arcebispo Dom Antônio Emídio Vilar escolhido pelo Papa Leão XIV para ser o primeiro arcebispo de São José do Rio Preto no estado de São Paulo”</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, MANGA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10106/emissao_0f437874d9b14aa0634b7ee9_oficio-interno-4.094-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10106/emissao_0f437874d9b14aa0634b7ee9_oficio-interno-4.094-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos aos Professores idealizadores do Projeto Horta, com o tema: ALIMENTAÇÃO SAUDÁVEL: PLANTANDO IDÉIA E COLHENDO SONHOS desenvolvido na Escola Municipal Vila Real em Cáceres/ MT.</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10114/mocao_de_aplausos_-_sr._claudionor_duarte_correa_ass.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10114/mocao_de_aplausos_-_sr._claudionor_duarte_correa_ass.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, “MOÇÃO DE APLAUSOS” ao Ilustre Senhor Claudionor Duarte Correa”.</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ISAÍAS BEZERRA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10120/mocao_de_aplausos_senhor_emerson_flores_da_mota_maciel_menezes_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10120/mocao_de_aplausos_senhor_emerson_flores_da_mota_maciel_menezes_assinado.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres-MT, por iniciativa da Vereador Isaías Bezerra apresenta na forma regimental, a presente Moção de Aplausos ao senhor Emerson Flores da Mota Maciel Menezes, em reconhecimento à sua notável trajetória profissional e relevantes serviços prestados à sociedade cacerense._x000D_
 Emerson Flores da Mota Maciel Menezes é um profissional multifacetado e altamente qualificado, com sólida formação acadêmica e técnica. É Corretor de Imóveis e Avaliador Imobiliário, registrado no CRECI sob o nº 16639/MT e no CNAI sob o nº 45310. Além disso, é Técnico em Agrimensura e Edificações, inscrito no CFT sob o nº 69118795234, Tecnólogo em Gestão de Serviços Jurídicos e Notariais, Pós-Graduado em Gestão Pública, Pós-Graduado em Geoprocessamento e atualmente formando em Direito.</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10121/mocao_de_apalusos__claudiney_de_lima_pinto_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10121/mocao_de_apalusos__claudiney_de_lima_pinto_assinado.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres – Estado de Mato Grosso, por iniciativa do Vereador ISAIAS BEZERRA que esta subscreve, no uso de suas atribuições legais e regimentais, apresenta a presente:_x000D_
 _x000D_
 MOÇÃO DE APLAUSOS_x000D_
                                                       _x000D_
 ao Senhor CLAUDINEY DE LIMA PINTO, Técnico em Agrimensura e Edificações (CFT: 570.592.411-91), graduado em História, servidor efetivo da Prefeitura Municipal de Cáceres-MT, exercendo atualmente a função de Fiscal de Obras, Posturas e Defesa do Consumidor.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10130/mocao_de_aplausos_ao_senhor_junior_justino_de_moraes_da_empresa_moraes_sucatas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10130/mocao_de_aplausos_ao_senhor_junior_justino_de_moraes_da_empresa_moraes_sucatas.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos ao Senhor JÚNIOR JUSTINO DE MORAES e à Senhora LUCIANE FERREIRA FRANÇA, em reconhecimento pelo trabalho exemplar que vem desenvolvendo com a Empresa Moraes Sucatas, na área de reciclagem no município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10146/emissao_a67a7120948d13fdf17bab9e_oficio_interno_50_2_168_2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10146/emissao_a67a7120948d13fdf17bab9e_oficio_interno_50_2_168_2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas atribuições regimentais, propõe à nobre Mesa, com a anuência do Augusto e Soberano Plenário, que seja registrada nos Anais desta Casa Moção de Aplausos ao 3º Sgt PM Siderlei Sebastião Custódio Martins, 3º Sgt PM Elton Surubi da Silva, 3º Sgt PM Roberto Rivelino Rodrigues de Souza, Sd PM Fagner Neris dos Santos e Sd PM Valdinei Durão de Souza, em reconhecimento pela exemplar dedicação, pelo elevado comprometimento com a população e pelo notável zelo para com o próximo.</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PROFESSOR DOMINGOS, ALEX LEAL, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10154/mocao_de_pesar__assinada_professor_romeu.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10154/mocao_de_pesar__assinada_professor_romeu.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Professor Sr. Sebastião Romeu da Costa Arruda aos 65 anos, ocorrido no Domingo dia 10 de Agosto 2025. Conhecido como Professor Romeu, ele marcou sua trajetória como Professor, Graduado em pedagogia, Especialista em Metodologia do Ensino,(UFMT), Ingressou na Educação em 1982 como Coordenador Pedagógico da Escola Estadual Duque de Caxias, Diretor da Escola Estadual Onze de Março e Assessor Pedagógico desde 1994 até 2011 em Cáceres/MT.</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MANGA ROSA, ALEX LEAL, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10157/mocao_de_pesar_sr_edson_luiz_do_carmo_barbosa_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10157/mocao_de_pesar_sr_edson_luiz_do_carmo_barbosa_assinado.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR à família, pelo falecimento do amigo EDSON LUIZ DO CARMO BARBOSA aos 66 anos, ocorrido na Quinta-feira dia 07 de Agosto 2025.Nascido no dia 06/12/1958.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10168/mocao_de_aplausos_-_ifmt_caceres.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10168/mocao_de_aplausos_-_ifmt_caceres.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE MATO GROSSO – CAMPUS CÁCERES, PELOS 45 ANOS DE ATUAÇÃO EM PROL DA EDUCAÇÃO E DESENVOLVIMENTO REGIONAL”</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10175/mocao_de_aplausos_dr._gustavo_oliveira_de_abreu_veterinario.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10175/mocao_de_aplausos_dr._gustavo_oliveira_de_abreu_veterinario.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Médico Veterinário e empresário, Dr. Gustavo Oliveira de Abreu, por seus relevantes serviços prestados e contínuas_x000D_
 ações por ele realizadas em prol da cidade de Cáceres e do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10176/mocao_de_pesar_prof._sebastiao_romeu.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10176/mocao_de_pesar_prof._sebastiao_romeu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Sr. SEBASTIÃO ROMEU DA COSTA ARRUDA aos 65 anos, ocorrido no domingo 10 de agosto de 2025 em Cáceres-MT. Conhecido como Romeu, ele marcou sua trajetória professor na educação em nosso município, onde contribuiu na formação de cidadãos e profissionais em nosso município.”</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>MAGALY</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10187/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10187/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos aos Atuais e Ex Conselheiros Tutelares de Cáceres — desde junho de 1992 até a atual data, pelos relevantes serviços prestados ao município de Cáceres — MT.</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>MARCOS RIBEIRO</t>
-[...2 lines deleted...]
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10196/emissao_0c39751a1a6c0a95c3d9a288_oficio-interno-4.501-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10196/emissao_0c39751a1a6c0a95c3d9a288_oficio-interno-4.501-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Ilustre Senhor João Teófilo Balbueno Neto.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>ENGENHEIRO CELSO SILVA, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10203/mocao_de_pesar_01_celso_silva_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10203/mocao_de_pesar_01_celso_silva_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador CELSO SILVA , consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Casal SR. PAULO ANDRÉ MUNHOZ  e  Srª CRISTIANE KAISER MUNHOZ ocorrido no último dia 25  de agosto de 2025 (Segunda-feira), na BR 163, 480,8 km em Sinop-MT:”</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10232/mocao_honra_ao_merito_-_sr._ilson_ribeiro_correia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10232/mocao_honra_ao_merito_-_sr._ilson_ribeiro_correia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, conceder Moção de Honra ao Mérito ao Sr. Ilson Ribeiro Correia, em reconhecimento à sua dedicação exemplar e liderança responsável ao longo de mais de quatro décadas à frente da Fazenda Grendene, no município de Cáceres–MT, contribuindo de forma decisiva para o desenvolvimento da pecuária nacional, para a consolidação da Nelore Grendene como referência em melhoramento genético, e para a valorização social e econômica da cidade de Cáceres.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>FLÁVIO NEGAÇÃO, ELIS ENFERMEIRA, FRANCO VALÉRIO, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10240/ana_tereza_porto_rodrigues.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10240/ana_tereza_porto_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da Senhora ANA TEREZA PORTO RODRIGUES NORONHA.”</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10243/mocao_de_pesar_tereza_raquel_corbelino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10243/mocao_de_pesar_tereza_raquel_corbelino.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da Senhora TEREZA RAQUEL CORBELINO.”</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10270/emissao_fec2fb0b7cf74823ba7f7c9b_oficio-interno-4.850-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10270/emissao_fec2fb0b7cf74823ba7f7c9b_oficio-interno-4.850-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência  do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa,  uma moção de Aplausos aos Funcionários do Instituto de Defesa Agropecuária de Mato Grosso (INDEA – Unidade Cáceres/MT), pelos relevantes Serviços Prestados com dedicação e profissionalismo em Cáceres/ MT.</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10294/mocao_de_aplausos_edileuza.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10294/mocao_de_aplausos_edileuza.pdf</t>
   </si>
   <si>
     <t>"O Vereador que abaixo subscreve solicita à nobre Mesa, ouvido o augusto e soberano Plenário, nos termos regimentais, que seja encaminhada a presente MOÇÃO DE APLAUSOS, em justa e merecida  homenagem à senhora Edileuza da Silva Oliveira Antoniassi, Diretora da Escola Estadual de Tempo Integral Dr. Leopoldo Ambrósio Filho, pelos relevantes serviços prestados à educação pública e à sociedade. Sua trajetória é marcada por uma incansável dedicação, compromisso ético e profundo amor pela formação cidadã de crianças, adolescentes e jovens, tornando-se referência de liderança educacional e inspiração para toda a comunidade escolar e local no Município de Cáceres -MT.</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>JERÔNIMO GONÇALVES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10309/mocao_de_apoio_conanda.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10309/mocao_de_apoio_conanda.pdf</t>
   </si>
   <si>
     <t>“Moção de Apoio ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente – CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.”</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10368/mocao_de_aplauso_silvavo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10368/mocao_de_aplauso_silvavo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas atribuições regimentais, propõe à nobre Mesa, com a anuência do Augusto e Soberano Plenário, que seja registrada nos Anais desta Casa Moção de Aplausos ao 3º Sgt PM Silvano Aparecido De Oliveira Cruz, em reconhecimento pela exemplar _x000D_
 dedicação, pelo elevado comprometimento com a população e pelo notável zelo para com o próximo</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10375/emissao_0a018f3ef5812fec960ff1a3_oficio-interno-5.175-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10375/emissao_0a018f3ef5812fec960ff1a3_oficio-interno-5.175-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos ao Sr. JOSÉ MARCELO FLORES CARDOSO, EX PRESIDENTE DA UNIÃO CACERENSE DE ASSOCIAÇÃO DE MORADORES, pelos relevantes Serviços Prestados em prol da Comunidade em Cáceres/ MT.</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10376/mocao_de_aplausos_dos_motoristas_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10376/mocao_de_aplausos_dos_motoristas_assinado.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve _x000D_
 propõe à nobre Mesa, com _x000D_
 anuência, na forma regimental, _x000D_
 seja consignada nos anais desta _x000D_
 Casa, com os registros de ofício e _x000D_
 noticiamentos de praxe, MOÇÃO _x000D_
 DE APLAUSOS aos ilustres _x000D_
 MOTORISTAS DA SAÚDE.</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10377/mocao_de_aplausos_do_grupo_amor_em_acao_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10377/mocao_de_aplausos_do_grupo_amor_em_acao_assinada.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve _x000D_
 propõe à nobre Mesa, com _x000D_
 anuência, na forma regimental, _x000D_
 seja consignada nos anais desta _x000D_
 Casa, com os registros de ofício e _x000D_
 noticiamentos de praxe, MOÇÃO _x000D_
 DE APLAUSOS a ilustre _x000D_
 INSTITUIÇÃO BENEFICENTE AMOR _x000D_
 EM AÇÃO.</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10389/mocao_de_aplausos_sargento_agnaldo_assinado.pdf</t>
+    <t>MANGA ROSA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10389/mocao_de_aplausos_sargento_agnaldo_assinado.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssimo Senhor 2º Sargento PM Agnaldo Goveia.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10390/mocao_de_aplausos_sub_tenente_robson_da_silva_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10390/mocao_de_aplausos_sub_tenente_robson_da_silva_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssimo Senhor Sub Tenente PM Robson da Silva.</t>
   </si>
   <si>
     <t>10482</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VALDENÍRIA, CLÓVIS SALVADOR, ELIS ENFERMEIRA, ENGENHEIRO WESLEY LOPES, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MANGA ROSA, MARCOS RIBEIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10482/mocao_de_pesar_maria_pacheco.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10482/mocao_de_pesar_maria_pacheco.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento de Maria Bezerra Pacheco, mãe do vereador Pacheco Cabeleireiro (PP). Ela faleceu no domingo (12), aos 86 anos de idade em Cáceres/MT.</t>
   </si>
   <si>
     <t>10495</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10495/mocao_numero_04_energisa.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10495/mocao_numero_04_energisa.pdf</t>
   </si>
   <si>
     <t>Assunto: Moção de Aplausos aos Servidores da Empresa Energisa Mato Grosso(Assunto: Moção de Aplausos aos Servidores da                                                                                Empresa Energisa Mato Grosso (Empresa de distribuição de energia elétrica), em reconhecimento pelos relevantes serviços prestados ao Município de Cáceres – MT, com dedicação e excelência profissional.</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10503/mocao_de_aplausos_05_ass_luiz_catelan.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10503/mocao_de_aplausos_05_ass_luiz_catelan.pdf</t>
   </si>
   <si>
     <t>O Vereador Isaías Bezerra, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a presente MOÇÃO DE APLAUSOS ao Senhor LUIZ CATELAN,  em reconhecimento aos relevantes serviços prestados na Cidade de Cáceres -MT, como Juiz de Paz com dedicação e excelência. Conforme currículo anexo.</t>
   </si>
   <si>
     <t>10534</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10534/mocao__irma_consuelo_aparecida_da_silva.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10534/mocao__irma_consuelo_aparecida_da_silva.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas Atribuições regimentais, propõe à nobre Mesa, com a anuência do Augusto e Soberano Plenário, que seja registrada nos Anais desta Casa Moção de Aplausos a Irmã Consuelo Aparecida da Silva, , em reconhecimento pela exemplar dedicação, pelo elevado comprometimento com a população e pelo notável zelo para com o próximo.</t>
   </si>
   <si>
     <t>10590</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PASTORELLO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10590/mo_-_2025_01_-_hacka_do_clima_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10590/mo_-_2025_01_-_hacka_do_clima_1.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos às equipes vencedoras do "Hacka do Clima", realizado durante a COP Pantanal 2025 em Cáceres.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10605/mocao_de_aplausos_thassia_fanaia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10605/mocao_de_aplausos_thassia_fanaia.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos à Senhora THASSIA FANAIA, pela sua trajetória exemplar e dedicação às causas femininas, sociais, esportivas e de proteção animal, prestados ao município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10619</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10619/mocao_cic.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10619/mocao_cic.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de MOÇÃO DE APLAUSOS ao COLÉGIO IMACULADA CONCEIÇÃO (CIC) em reconhecimento a sua trajetória e pelos relevantes serviços prestados à educação e à formação cidadã de crianças e jovens de nossa comunidade.</t>
   </si>
   <si>
     <t>10633</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10633/mocao_de_aplausos_numero_06_hugo_alexandre_gomes_dos_santos_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10633/mocao_de_aplausos_numero_06_hugo_alexandre_gomes_dos_santos_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador ISAÍAS BEZERRA, no uso de suas atribuições legais e regimentais, vem à elevada consideração desta Casa de Leis apresentar a presente MOÇÃO DE APLAUSOS ao Senhor Hugo Alexandre Gomes dos Santos, reconhecendo sua trajetória, dedicação, superação e contribuição ao rodeio mato-grossense e à cultura popular._x000D_
 _x000D_
 Quando iniciou sua caminhada, enfrentou inúmeras dificuldades: muitas vezes viajava por prazer e paixão ao esporte, pegando carona, dormindo em alojamentos simples e convivendo com os frequentes “nãos” recebidos no início de sua trajetória._x000D_
 Mesmo assim, não desistiu._x000D_
  _x000D_
 E foi no ano de 2012 que as portas começaram a se abrir. Já em 2013, foi convidado pelo Circuito Mato-grossense de Rodeio para participar da Exposul de Rondonópolis, onde conheceu o saudoso Ivan Dinis, profissional respeitado e figura marcante na história do rodeio. Foi ele quem lhe deu o nome que hoje ecoa nas arenas: “Falcão do Vale”._x000D_
 _x000D_
 A busca pelos sonhos o levou a novos caminhos. Pela primeira vez, uma empresa de Cáceres acreditou em seu potencial e fomentou sua ida para Barretos, onde participou do projeto “Locutor do Futuro”, coordenado pelo saudoso Barra Mansa, referência nacional._x000D_
 _x000D_
 E foi a partir de 2014 que sua carreira decolou definitivamente, levando o nome de Cáceres, de Mato Grosso e da cultura do rodeio a diversos lugares, sempre com profissionalismo, carisma e respeito ao público.</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PACHECO CABELEIREIRO, FLÁVIO NEGAÇÃO, ISAÍAS BEZERRA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10636/mocao_de_aplausos_pinaperreiraodoziojoselito_e_adilson_pdf_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10636/mocao_de_aplausos_pinaperreiraodoziojoselito_e_adilson_pdf_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar GRATIDÃO e encaminhar a presente MOÇÃO DE APLAUSOS ao Ilustríssimos Senhores, Francisco Gonçalves de Paula, Eudójio Gonçalves Farias, Josélito Mamoré Ferreira ,José Perreira de Souza Filho e Adilson Fernandes de Araujo Costa.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10644/mocao_de_aplausos_-_associacao_autista.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10644/mocao_de_aplausos_-_associacao_autista.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS em homenagem a Helena Glaziela Barbiero Amaral, Dr. José Samuel de Souza, Odair da Silva, Dra. Fernanda Ortega Lopes, Vereadora Maysa Leão e Deise Marques, membros da AMAND – MT – Associação dos Amigos do Autista, Neurodiverso e Pessoa com Doenças Raras de Mato Grosso, pelo relevante trabalho em prol da inclusão, defesa de direitos e apoio a pessoas autistas, neurodiversas e com doenças raras.</t>
   </si>
   <si>
     <t>10650</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>ENGENHEIRO WESLEY LOPES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10650/emissao_e8f7feb8cbf2c1d54d14481d_oficio-interno-7--4.987-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10650/emissao_e8f7feb8cbf2c1d54d14481d_oficio-interno-7--4.987-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº____ DE 26 DE NOVEMBRO DE 2025_x000D_
 _x000D_
 Autor: Eng. Wesley Lopes _x000D_
 “Concessão de MOÇÃO DE APLAUSOS ao Ilustríssimo Sr. KELVIN SPASSINI.</t>
   </si>
   <si>
     <t>10653</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10653/mocao_de_aplausos_servidores_da_escola_municipal_duque_de_caxias_pdf_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10653/mocao_de_aplausos_servidores_da_escola_municipal_duque_de_caxias_pdf_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar GRATIDÃO e encaminhar a presente MOÇÃO DE APLAUSOS ao Ilustríssimos servidores da escola Municipal Duque de Caxias.</t>
   </si>
   <si>
     <t>10668</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10668/mocao_de_aplausos_fanfarra_da_ifmt_2_ass.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10668/mocao_de_aplausos_fanfarra_da_ifmt_2_ass.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, “MOÇÃO DE APLAUSOS” à Equipe de Fanfarra do Instituto Federal de Mato Grosso – IFMT, Campus Cáceres, e ao grupo da Escola Estadual Militar Tiradentes ‘Prof. Natalino Ferreira Mendes’, pela destacada participação no evento ‘Dia Municipal da Cultura da Paz’, realizado em 21 de setembro de 2025 em nosso município.”</t>
   </si>
   <si>
     <t>10671</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10671/mo_-_2025_02_-_coneaps_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10671/mo_-_2025_02_-_coneaps_1.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSOS à equipe multidisciplinar da Unidade Médica Móvel de Cáceres, aos pesquisadores e aos colaboradores externos pela conquista de premiações nacionais e pelos relevantes serviços prestados à saúde pública no Pantanal.</t>
   </si>
   <si>
     <t>10695</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10695/emissao_12851bf56fc82e7349c8ec1a_oficio-interno-6.584-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10695/emissao_12851bf56fc82e7349c8ec1a_oficio-interno-6.584-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da professora MARIA DO SOCORRO DE SOUZA ARAUJO, docente da Universidade do Estado de Mato Grosso – UNEMAT, Cáceres – MT.</t>
   </si>
   <si>
     <t>10703</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10703/mocao_de_aplausos_corretores_de_caceres_retificado_ass.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10703/mocao_de_aplausos_corretores_de_caceres_retificado_ass.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e os demais encaminhamentos de praxe, “MOÇÃO DE APLAUSOS” aos profissionais Corretores de Imóveis que atuam no município de Cáceres, em reconhecimento à contribuição prestada ao desenvolvimento urbano, imobiliário, comercial e social desta cidade, bem como ao exercício ético e responsável da profissão, que fortalece a economia local e dá segurança jurídica às transações imobiliárias.”</t>
   </si>
   <si>
     <t>10707</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10707/mocao_de_aplausos__ao_senhor_carlos_eduardo_souza_de_oliveira..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10707/mocao_de_aplausos__ao_senhor_carlos_eduardo_souza_de_oliveira..pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssimo Senhor Carlos Eduardo Souza de Oliveira.</t>
   </si>
   <si>
     <t>10725</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10725/mocao_de_aplausos_06_ass_centro_educacional_dom_maximo_biennes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10725/mocao_de_aplausos_06_ass_centro_educacional_dom_maximo_biennes.pdf</t>
   </si>
   <si>
     <t>O Vereador ISAÍAS BEZERRA, Vice-Presidente da Câmara Municipal de Cáceres – MT, no uso de suas atribuições legais e regimentais, vem perante o Plenário apresentar a presente MOÇÃO DE APLAUSOS a Equipe Gestora, Professores Efetivos, Professores Contratados, Auxiliares de Desenvolvimento Infantil – ADI’s e Equipe de Apoio do Centro Educacional Dom Máximo Biennés, pelos relevantes serviços prestados à educação no Município da Cidade de Cáceres-MT.</t>
   </si>
   <si>
     <t>10730</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10730/mocao_de_aplausos__ao_senhor_cleyton_ramos_da_silva..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10730/mocao_de_aplausos__ao_senhor_cleyton_ramos_da_silva..pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Senhor Cleyton Ramos da Silva.</t>
   </si>
   <si>
     <t>10732</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>JORGE AUGUSTO, MANGA ROSA</t>
-[...2 lines deleted...]
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10732/mocao_de_pesar_vivaldo_assinada.pdf</t>
+    <t>JORGE AUGUSTO, CLÓVIS SALVADOR, FLÁVIO NEGAÇÃO, MANGA ROSA, PROFESSOR DOMINGOS, VALDENÍRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10732/mocao_de_pesar_vivaldo_assinada.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar à Família e aos Amigos pelo Falecimento de Vivaldo Gonçalves.”</t>
   </si>
   <si>
     <t>10733</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10733/mocao_de_pesar_arrenius_halafi.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10733/mocao_de_pesar_arrenius_halafi.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR à família, pelo falecimento do jovem Arrenius Halafi ocorrido no último domingo 14 de dezembro. Vítima de um trágico acidente de motocicleta em Cáceres/MT.”</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7708/emissao_d501e9ad108c4c4cf5384e61_oficio-interno-009-2024_assinado_versaoimpressao_ok.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7708/emissao_d501e9ad108c4c4cf5384e61_oficio-interno-009-2024_assinado_versaoimpressao_ok.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao senhor (a) ANTÔNIO FURTUNATO MADEIRA, Líder Comunitário da Sadia desde do Nascimento do Assentamento, sempre a disposição em ajudar a Comunidade. Acompanha todas as obras prestadas pela Prefeitura e sempre de forma Voluntaria, serviços estes: patrolamentos e no momento acompanhando as máquinas que perfurarão os tanques.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7711/emissao_6b0fb72b4083856e9c655395_oficio-interno-068-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7711/emissao_6b0fb72b4083856e9c655395_oficio-interno-068-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o_x000D_
 augusto e soberano Plenário, na forma regimental,_x000D_
 vem através desta, manifestar sua solidariedade e_x000D_
 encaminhar a presente MOÇÃO DE PESAR à_x000D_
 família, pelo falecimento da SR ª. MARIA LUIZA_x000D_
 DOS SANTOS SILVA, ocorrido no último dia 12 de_x000D_
 Janeiro de 2024 (sexta-feira), nesta cidade de_x000D_
 Cáceres/MT.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7712/emissao_9335c9e623d7d301ca167de1_oficio-interno-070-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7712/emissao_9335c9e623d7d301ca167de1_oficio-interno-070-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, que seja encaminhado a presente MOÇÃO DE APLAUSOS ao senhor (a) CLÓVIS MARTINS CHAVES nome artístico DIONNY CAFÉ CHAVES, colunista Social filiado a FEBRACOS – Federação Brasileira das Associações de Colunistas Sociais, Presidente Ovadia Saadi e Repórter News Revista eletrônica e Digital para o MS e Brasil, pela prestação e dedicação aos serviços prestados.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7729/mocao_de_aplausos_dr._vinicius.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7729/mocao_de_aplausos_dr._vinicius.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao médico Dr. VINICIUS BEN-HUR BARROS LIRA por seus relevantes serviços prestados junto a comunidade e por desenvolver suas funções com dedicação, responsabilidade e humanismo no município de Cáceres-MT.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>LUIZ LANDIM</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7731/mocao_de_aplausos_-_leandro_bastos_pereira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7731/mocao_de_aplausos_-_leandro_bastos_pereira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS (AD REFERENDUM DO PLENÁRIO) ao Excelentíssimo TENENTE-CORONEL LEANDRO BASTOS PEREIRA, Comandante do Comando de Fronteira JAURU/66º Batalhão de Infantaria Motorizada em Cáceres/MT”.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>THOMAS CANELLAS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7733/mocao_de_aplausos_de_julio_jose_de_campos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7733/mocao_de_aplausos_de_julio_jose_de_campos.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta _x000D_
 Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE APLAUSOS ao Senhor JÚLIO JOSÉ DE CAMPOS.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7734/mocao_de_aplausos_wellington_antonio_fagundes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7734/mocao_de_aplausos_wellington_antonio_fagundes.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE APLAUSOS ao Senhor WELLINGTON ANTÔNIO FAGUNDES.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7735/mocao_de_aplausos_medicos_ctr_ass_via_1doc.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7735/mocao_de_aplausos_medicos_ctr_ass_via_1doc.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, com o registro de ofício de praxe, MOÇÃO DE APLAUSOS aos profissionais médicos Dr. Rafael Cuoghi Rodrigues e Drª Joziane Albina Brunelli que atuam no_x000D_
 município de Cáceres-MT.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7736/mocao_de_aplausos_enfermeiro_chefe_ctr_ass_via_1doc.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7736/mocao_de_aplausos_enfermeiro_chefe_ctr_ass_via_1doc.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, com o registro de ofício de praxe, MOÇÃO DE APLAUSOS ao profissional Alen Rodrigues Fernandes que atua como enfermeiro chefe no CTR (Centro de Tratamento do Rim) no município de Cáceres-MT.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7740/mocao_de_aplausos_jayme_verissimo_de_campos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7740/mocao_de_aplausos_jayme_verissimo_de_campos.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE APLAUSOS ao Senhor JAYME VERÍSSIMO DE CAMPOS.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7742/mocao_de_aplausos_jayme_verissimo_de_campos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7742/mocao_de_aplausos_jayme_verissimo_de_campos.pdf</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7768/emissao_1f5a41fdcf763438b1c5b037_oficio-interno-313-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7768/emissao_1f5a41fdcf763438b1c5b037_oficio-interno-313-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos a ilustre senhora Liliane Farias dos Santos, ao ilustre senhor Silvio Santos Hurtado Soares,  ao ilustre senhor Gilson José dos Santos, a ilustre senhora Márcia Aparecida de Barros, pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>ISAÍAS BEZERRA, ENGENHEIRO CELSO SILVA, FRANCO VALÉRIO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7807/emissao_c79f4a29336e0ab909add9c3_oficio-interno-484-2024_assinado_versaoimpressao_ok.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7807/emissao_c79f4a29336e0ab909add9c3_oficio-interno-484-2024_assinado_versaoimpressao_ok.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da SR. QUIRINO SANTANA DE ALMEIDA, nascido na cidade de Nossa Senhora do Livramento-MT, no dia 31 de Outubro de 1952, filho de Senhora Maria Vitoria de Almeida. Seu falecimento ocorreu no dia 08 de fevereiro de 2024 (quinta-feira), nesta cidade de Cáceres/MT:”</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7809/emissao_1f0bc70a273636ed4c1e2ec2_oficio-interno-477-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7809/emissao_1f0bc70a273636ed4c1e2ec2_oficio-interno-477-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao ilustre Membro do PEN CLUB do BRASIL/Associação Mundial de Escritores/Unidade Mato Grosso: MILTON PEREIRA DE PINHO GUAPO.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7810/emissao_03cfa99e5645b5b73ae6d4a3_oficio-interno-476-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7810/emissao_03cfa99e5645b5b73ae6d4a3_oficio-interno-476-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao ilustre Membro do PEN CLUB do BRASIL/Associação Mundial de Escritores/Unidade Mato Grosso: SANDRO MIGUEL DA SILVA PAULA.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7811/emissao_4ce2b630879e5a3de49490d7_oficio-interno-481-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7811/emissao_4ce2b630879e5a3de49490d7_oficio-interno-481-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a ilustre Membra do PEN CLUB do BRASIL/Associação Mundial de Escritores/Unidade Mato Grosso: MARIA ELIZABETE NASCIMENTO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7822/emissao_e41397d80f3cc678729d591f_oficio-interno-525-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7822/emissao_e41397d80f3cc678729d591f_oficio-interno-525-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA AMILTON JORGE.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7823/emissao_c1fc4629936a555ac04570b8_oficio-interno-526-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7823/emissao_c1fc4629936a555ac04570b8_oficio-interno-526-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA ANTONIO FERREIRA DA COSTA.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7824/emissao_23eed0814e55dbb5ba5affb7_oficio-interno-527-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7824/emissao_23eed0814e55dbb5ba5affb7_oficio-interno-527-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA HÉLIO INÁCIO SANTANA.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7825/emissao_f61139f60aeac4fb69e05e5c_oficio-interno-528-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7825/emissao_f61139f60aeac4fb69e05e5c_oficio-interno-528-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA ODAIR JOSÉ.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7826/emissao_57da7c1a08b4b94e3c4e6064_oficio-interno-529-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7826/emissao_57da7c1a08b4b94e3c4e6064_oficio-interno-529-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA JOSÉ ELIAS NETO.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7827/emissao_e0c491ad515927c7e55c868c_oficio-interno-530-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7827/emissao_e0c491ad515927c7e55c868c_oficio-interno-530-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA MARIANO LEAL.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7834/mocao_de_aplausos_polciais_do_proerd_cabo_rondon.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7834/mocao_de_aplausos_polciais_do_proerd_cabo_rondon.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Policial Militar Cabo PM Emanuel Rondon dos Reis (instrutor do PROERD) por seus relevantes serviços prestados através do Programa Educacional de Resistência às Drogas e à Violência (PROERD) e por ter desemprenhado suas funções com dedicação, responsabilidade e humanismo no município de Cáceres.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7856/emissao_79447b563a61113d2cb02c06_oficio-interno-616-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7856/emissao_79447b563a61113d2cb02c06_oficio-interno-616-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a moção de Aplausos aos organizadores do projeto “Sopão Solidário”.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7869/emissao_4fca984034c15c3f0c489d15_oficio-interno-682-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7869/emissao_4fca984034c15c3f0c489d15_oficio-interno-682-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a moção de Aplausos a Ilustre Senhora Wellen Delcaro Deluque Soares, uma das organizadoras do projeto CUIDE DO SEU CORPO E DA SAÚDE.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7883/emissao_e2fd51afc0d325939f979140_oficio-interno-719-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7883/emissao_e2fd51afc0d325939f979140_oficio-interno-719-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência_x000D_
 do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a_x000D_
 moção de Aplausos a influenciadora digital XOMANITA – Renata Mariana dos Santos_x000D_
 Lins”.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7885/emissao_27997fea122ffea9d633a776_oficio-interno-720-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7885/emissao_27997fea122ffea9d633a776_oficio-interno-720-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a moção de Aplausos ao influenciador digital Darlon Senna Machado.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7886/emissao_669169bb4e5295f7a3fb66cd_oficio-interno-725-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7886/emissao_669169bb4e5295f7a3fb66cd_oficio-interno-725-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a “Moção de Aplausos ao jornalista Joner Ferreira de Campos”.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7888/emissao_ada3a97cdfb77d8c2192238d_oficio-interno-721-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7888/emissao_ada3a97cdfb77d8c2192238d_oficio-interno-721-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a “Moção de Aplausos para o gestor da página CÁCERES DA ZOEIRA”.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7889/emissao_c1ff6b5157b974a66057e935_oficio-interno-723-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7889/emissao_c1ff6b5157b974a66057e935_oficio-interno-723-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a “Moção de Aplausos para o gestor da página CÁCERES MARAVILHAS”.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7890/emissao_c9a269bbb13193085ef80c82_oficio-interno-742-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7890/emissao_c9a269bbb13193085ef80c82_oficio-interno-742-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a “Moção de Aplausos para o gestor da página CÁCERES MIL GRAU”.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7934/emissao_83ab1301524bdc4564913b1e_oficio-interno-923-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7934/emissao_83ab1301524bdc4564913b1e_oficio-interno-923-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos a influenciadora digital, Iris Larissa Bonfim do Espírito Santo, pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7935/emissao_4352210118187cfe93573871_oficio-interno-931-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7935/emissao_4352210118187cfe93573871_oficio-interno-931-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos a influenciadora digital, Lucilena Gonçalves da Silva, pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7939/emissao_76b14ca85506a66f805026c4_oficio-interno-926-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7939/emissao_76b14ca85506a66f805026c4_oficio-interno-926-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos ao influenciador digital, Francinei de Oliveira Duarte, pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7951/mocao_de_aplausos_hudson_ricardi_ramos_de_arruda.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7951/mocao_de_aplausos_hudson_ricardi_ramos_de_arruda.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE APLAUSOS ao Senhor HUDSON RICARDI RAMOS DE ARRUDA.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_de_aplausos_cleonice_xavier_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_de_aplausos_cleonice_xavier_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar GRATIDÃO e encaminhar a presente MOÇÃO DE APLAUSOS e CONGRATULAÇÕES a Ilustríssima Senhora Cleonice Xavier Correia.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
     <t>FLÁVIO NEGAÇÃO, ENGENHEIRO CELSO SILVA, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7965/mocao_de_pesar_francisco_alves_de_freitas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7965/mocao_de_pesar_francisco_alves_de_freitas.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor FRANCISCO ALVES DE FREITAS ocorrido no último dia 03 de março de 2024, na cidade de Cáceres-MT.”</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7969/mocao_de_aplausos_pedro_miguel_pereira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7969/mocao_de_aplausos_pedro_miguel_pereira.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, com o registro de ofício de praxe, MOÇÃO DE APLAUSOS ao profissional PEDRO MIGUEL PEREIRA que atua como Apresentador do Programa Banzé da Gatunada (Rádio Difusora de Cáceres) há mais de 11 anos no município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7996/mocao_de_aplausos_polciais_-_sequestro_do_onibus.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7996/mocao_de_aplausos_polciais_-_sequestro_do_onibus.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS os Policiais Militares_x000D_
 1° SGT PM Márcio Elizandro Dias Luz, 2° SGT PM Roni-Van Perreira de Oliveira, 2° SGT PM Valdineia Arruda Justiniano, 2° SGT PM Gonçalo Bedin Vieira, 3° SGT PM Taysllan Ivina Pires da Silva, CB PM Silvano Aparecido de Oliveira Cruz, CB PM Daniel Leite da Silva e SD PM Marcos Vinicius Ferreira da Costa, pelo excelente trabalho realizado no resgate  de  19 passageiros e o motorista de um ônibus que havia sido sequestrado,  desempenhando a operação com bravura, garantindo com que todos os passageiros e motorista tivessem sua integridade e vidas salvas, no município de Cáceres.</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8008/mocao_de_aplausos_escola_estadual_militar_tiradentes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8008/mocao_de_aplausos_escola_estadual_militar_tiradentes.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos jogadores José Henrique de Paula Chimello, Jorge Corrêa Hermosa, Analy Tavares Ortiz e Professor líder Cleiton Caíque Ferreira, que se sagrou vice-campeão mato-grossense da Olimpíadas de Foguete de Garrafa Pet e Ar Comprimido.”</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8044/mocao_de_aplausos_-_subtenente_campos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8044/mocao_de_aplausos_-_subtenente_campos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Policial Militar Subtenente PM Luiz Damião da Silva Campos pelos relevantes serviços prestados em prol da população cacerense, não só no âmbito da segurança pública, como também por seus trabalhos sociais desenvolvidos com a população carente, no município de Cáceres.</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8068/rosa_rodrigues.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8068/rosa_rodrigues.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora ROSA RODRIGUES DA SILVA CARLINDO, pela prestação e dedicação aos serviços por mais de 16 anos junto ao Município. Senhora Rosa Rodrigues da Silva Carlindo.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8069/marcos_cesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8069/marcos_cesar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor MARCOS CÉSAR CARLINDO, pela prestação e dedicação aos serviços, junto ao Município.</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8078/mocao_de_aplausos_karateca_-_wesley_sebastiao_de_souza_ribeiro.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8078/mocao_de_aplausos_karateca_-_wesley_sebastiao_de_souza_ribeiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Karateca Cacerense, Wesley Sebastião de Souza Ribeiro, por sua brilhante atuação no Mundial de Karatê em Malta, no Sul da Europa, alcançando o título de Vice Campeão Mundial de Karatê na competição, representando o nosso município de Cáceres, o Mato Grosso e nosso País.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8112/honra_ao_merito_ao_sd_pm_elia_ferreira_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8112/honra_ao_merito_ao_sd_pm_elia_ferreira_assinado.pdf</t>
   </si>
   <si>
     <t>Exmo Presidente e nobres Vereadores que honrosamente compõe este parlamento e com elevada satisfação que nos valemo de representante do povo aqui nesta casa de leis, quero através deste documento apresentar aos nobres pares seja_x000D_
 consignado nos anais desta Casa, uma Honra ao Mérito em nome do Sr. Elias Ferreira de Lima SD da Polícia Militar  Estado De Mato Grosso, pelo brilhante trabalho que vem sendo desenvolvido por ele em nosso município, Atleta do Projeto Areia e Suor, participando de algumas corridas do Município com Rebeca Campos Lugo Marin. Rebeca tem uma paralisia Cerebral mesmo assim ela e o SD Elias concluirão os percusso.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8120/mocao_de_aplausos_-renio__widal_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8120/mocao_de_aplausos_-renio__widal_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS e CONGRATULAÇÕES ao Ilustríssimo Senhor Renio Widal de Miranda.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8146/mocao_de_aplausos_asssinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8146/mocao_de_aplausos_asssinada.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos aos ilustres Servidores da Empresa Mato Grossense de Pesquisa Assistência e Extensão Rural – EMPAER onde os servidores estão sempre dispostos a atender a todos com seriedade, respeito, comprometimento, dedicação e eficiência, sendo que é por essas e outras atitudes que faz com que este parlamentar queira homenageá-los .</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8163/mocao_de_aplausos_leliane_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8163/mocao_de_aplausos_leliane_assinada.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos a Gerente do Instituto Cometa Leliane Barros da Silva onde os servidores estão sempre dispostos a atender a todos com seriedade, respeito, comprometimento, dedicação e eficiência. Desta maneira não foi diferente com relação as enchentes que atingiu várias famílias deixando a cidade em situação de emergência onde as famílias necessitaram ser socorridas as presas e lá estava a Gerente do Instituto Cometa junto a voluntários até altas horas da noite levando socorro a quem perdeu o pouco que tinha nesse fenômeno da natureza, sempre disposta em ajudar, por essas e outras atitudes que faz com que este parlamentar queira homenageá-la.</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8167/mocao_da_agricultura_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8167/mocao_da_agricultura_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos aos ilustres Servidores da Secretaria de Municipal de Agricultura  Cáceres -MT os servidores da referida secretaria estão sempre dispostos a atender a todos com seriedade, respeito, comprometimento, dedicação e eficiência, sendo que é por essas e outras atitudes que faz com que este parlamentar queira homenageá-los.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8178/mocao_de_aplausos_diaconos_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8178/mocao_de_aplausos_diaconos_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve propõe à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma  Moção de Aplauso a todos os Diáconos da Igreja do Evangelho Quadrangular de Cáceres - MT pelo brilhante trabalho que vem sendo desenvolvido por eles na cidade de Cáceres.</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
     <t>RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8208/assssss.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8208/assssss.pdf</t>
   </si>
   <si>
     <t>"Moção de Repúdio às declarações difamatórias proferidas pelo Jornalista Gonzaga Júnior do Jornal Oeste, em relação aos homenageados pela Comenda Dante de Oliveira, pelas razões abaixo aduzidas.”</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8209/mocao_fernado_aburaya_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8209/mocao_fernado_aburaya_assinado.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Ilustríssimo senhor FERNANDO HIROSHI ABURAYA pelos relevantes trabalhos prestados com eficiência o produtor Rural em Cáceres Mato Grosso, sempre disposto a atender a todos com seriedade, respeito, comprometimento, dedicação e eficiência, sendo que é por essas e outras atitudes que faz com que este parlamentar queira homenageá-lo.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>MAZÉH SILVA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8213/mocao_de_aplausos_liderancas_femininas_2024.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8213/mocao_de_aplausos_liderancas_femininas_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS as lideranças femininas, nas categorias: LIDERANÇAS AFRO-BRASILEIRAS; YALORIXÁS E ZELADORAS NAS CASAS DE SANTO E BENZEDEIRAS DE CÁCERES E CUIABÁ; PROFESSORAS ANTIRRACISTAS; PATRULHA MARIA DA PENHA;  MULHERES DO CENTRO DE TESTAGEM E ACONSELHAMENTO – CTA; MULHERES QUILOMBOLAS; MULHERES DA AGRICULTURA FAMILIAR; REDE DE ENFRENTAMENTO A VIOLÊNCIA CONTRA AS MULHERES DE CÁCERES; CONSELHOS DE DIREITOS DA MULHER; MULHERES DA CAPOEIRA; GRUPO DE APOIO AOS IMIGRANTES; MULHERES DA PASTORAL DA CRIANÇA; LIDERANÇAS POPULARES FEMININAS DOS BAIRROS;</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8252/ass298.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8252/ass298.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE DE APLAUSOS e CONGRATULAÇÕES a Presidente, Vice-Presidente e Membras do Rotary Club Cáceres Flor do Pantanal."</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8255/assinada_mocao_de_pesar_frei_matheus.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8255/assinada_mocao_de_pesar_frei_matheus.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento de Frei Matheus falecido no último sábado dia  27 de Abril de 2024 aos 88 anos.”</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
     <t>PROFESSOR LEANDRO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8257/mocao_de_pesar_prof_leandro_a_yasa_maria.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8257/mocao_de_pesar_prof_leandro_a_yasa_maria.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento de Yasa Maria Ferreira de Carvalho, ocorrido no último dia 29 de abril de 2024 (segunda-feira), nesta cidade deCáceres/MT.</t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
     <t>VALDENÍRIA, MANGA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8283/mocao_de_pesar_prof._regina_maria_marques.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8283/mocao_de_pesar_prof._regina_maria_marques.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento da Professora REGINA MARIA MARQUES, ocorrido no último dia 02 de maio de 2024 (quinta-feira), no Hospital Metropolitano na capital Cuiabá/MT.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8284/mocao_de_pesar_liriese_amarante.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8284/mocao_de_pesar_liriese_amarante.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento da senhora LIRIESE AMARANTE, ocorrido no último dia 01 de maio de 2024 (quarta-feira), na capital Cuiabá/MT.</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8331/leticia_de_campos_de_paul.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8331/leticia_de_campos_de_paul.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a ilustre senhora LETÍCIA DE CAMPOS DE PAUL; por seus trabalhos prestados ao município como Servidora Pública.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8358/m_03_2024_greve.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8358/m_03_2024_greve.pdf</t>
   </si>
   <si>
     <t>O Vereador Cézare Pastorello-PT, nos termos do Art. 177 do Regimento Interno desta casa, propõe ao augusto e soberano plenário, que seja consignada MOÇÃO DE APELO ao Presidente da República Luiz Inácio Lula da Silva, considerando:  A importância fundamental das instituições federais de ensino e pesquisa para o desenvolvimento do país; A relevância do trabalho dos servidores públicos federais dessas instituições para a garantia da qualidade da educação pública; A justeza das reivindicações dos servidores em greve, que incluem reposição das perdas salariais, recomposição de pessoal, melhorias nas condições de trabalho e fim do desmonte das instituições federais; O grave impacto da greve na educação pública brasileira, afetando a formação de milhares de jovens e a produção de conhecimento científico e tecnológico; A definição de data do ENEM 2024, com potencial prejuízo dos estudantes secundaristas; e A necessidade de se buscar uma solução pacífica e negociada para a crise, com base no diálogo e no respeito mútuo. Vem propor a presente MOÇÃO DE APELO, para o atendimento dos pleitos dos Servidores Federais da Educação, de modo a pôr fim à greve que está instalada nos Institutos Federais e Universidade Federais Brasil afora.</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8366/mocao_operadores_de_maquinas_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8366/mocao_operadores_de_maquinas_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS aos valorosos companheiros operadores de máquinas da Secretaria Municipal de Agricultura Sempre dispostos em ajudar com eficiência o produtor Rural em Cáceres Mato Grosso.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8373/1_mocao_de_plausos_2024_aos__diaconos__da_igreja_vida_abundante.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8373/1_mocao_de_plausos_2024_aos__diaconos__da_igreja_vida_abundante.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve propõe à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma  Moção de Aplauso a todos os Diáconos da Igreja Vida Abundante  de Cáceres - MT pelo brilhante trabalho que vem sendo desenvolvido por eles na cidade de Cáceres.</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8391/mocao_de_aplausos_bernabe_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8391/mocao_de_aplausos_bernabe_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao amigo e companheiro Barnabé Alves da Silva sempre disposto em atender, ajudar e servir aqueles que precisam_x000D_
 visando contribuir para o processo de desenvolvimento do nosso município de Cáceres</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8439/emissao_95c4d4d814a3eac6d0a2ead8_oficio-interno-2.727-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8439/emissao_95c4d4d814a3eac6d0a2ead8_oficio-interno-2.727-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora Vera Hiroko Okazaki Vieira. É com profundo pesar que expresso as condolências e homenageio a memória de uma pessoa bastante conhecida em nosso município, por sua conduta e dedicação à família e a comunidade, onde empenhou todos os esforços no anseio em proporcionar condições de vida melhor. Vera Hiroko Okazaki Vieira, Verinha, como era carinhosamente conhecida, foi professora do curso de geografia da Unemat, deixou uma marca e legado em nossas vidas. A Senhora Vera Hiroko Okazaki Vieira, faleceu nesta Quinta feira, aos 75 anos, 23 de Maio de 2024.</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8460/mocao_de_aplausos_dr._kevin_c._a._bascope_fisioterapeuta.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8460/mocao_de_aplausos_dr._kevin_c._a._bascope_fisioterapeuta.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Fisioterapeuta, Dr. Kevin C. A. Bascope, por seus relevantes serviços prestados junto as pacientes em tratamento do câncer de mama no município de Cáceres-MT. Exercendo um brilhante trabalho, com dedicação, humanismo e acolhimento.</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8461/mocao_de_aplausos_dra._joizeanne_-_oncologia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8461/mocao_de_aplausos_dra._joizeanne_-_oncologia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a médica, Dra. Joizeanne Pedroso Pires Chaves, por seus relevantes serviços prestados junto as pacientes em tratamento do câncer de mama no município de Cáceres-MT. Exercendo um brilhante trabalho, com dedicação, humanismo e acolhimento.</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8462/mocao_de_aplausos_bruna_-_farmaceutica_oncologia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8462/mocao_de_aplausos_bruna_-_farmaceutica_oncologia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Farmacêutica, Bruna Rafaela de Oliveira, por seus relevantes serviços prestados junto as pacientes em tratamento do câncer de mama no município de Cáceres-MT. Exercendo um brilhante trabalho, com dedicação, humanismo e acolhimento.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8467/mocao_de_pesar_dilza_chami_gattass.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8467/mocao_de_pesar_dilza_chami_gattass.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da senhora Dilza Chami Gattass ocorrida no último dia 27 de maio de 2024 (segunda-feira).”</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8479/mocao_de_aplausos_equipe_de_jiu_jitsu_da_forca_tatica_pantanal_de_caceres.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8479/mocao_de_aplausos_equipe_de_jiu_jitsu_da_forca_tatica_pantanal_de_caceres.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos Jogadores de Jiu- jitsu e Comissão Técnica da Equipe do Projeto Força Tática Pantanal (23° CIPMFT) e projeto Social da ADNA Jiu-jitsu que se sagrou campeã da 2° Etapa do Campeonato Estadual de Jiu-jitsu (GI e NO GI) Esportivo, ocorrido no último dia 26 de maio de 2024, em Cuiabá – MT .”</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>LUIZ LANDIM, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8486/mocao_de_pesar_maria_luiza.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8486/mocao_de_pesar_maria_luiza.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da Dra Maria Luíza Vila Ramos de Faro</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8492/mocao_de_pesar_antoninho_rodrigues_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8492/mocao_de_pesar_antoninho_rodrigues_assinado.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve,_x000D_
 consultado o augusto e soberano Plenário, na_x000D_
 forma regimental, vem através desta,_x000D_
 manifestar sua solidariedade e encaminhar a_x000D_
 presente MOÇÃO DE PESAR à família, pelo_x000D_
 falecimento d o A n t o n i n h o R o d r i g u e s .</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8495/ass_mocao_de_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8495/ass_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consulta o augusto Plenário, na forma regimental  vem através desta, manifestar, sua manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR á  família, pelo falecimento da Darcy Marcelina Sebalho no dia 01 de junho de 2024 aos  79 anos.”</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8505/mocao_de_pesar_darcy_marcelina_sebalho.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8505/mocao_de_pesar_darcy_marcelina_sebalho.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da senhora Darcy Marcelina Sebalho ocorrida no último dia 01 de junho de 2024 (sábado).”</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
     <t>ENGENHEIRO CELSO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8523/mocao_de_pesar_odil_marques_garcia_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8523/mocao_de_pesar_odil_marques_garcia_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor, Odil Marques Garcia, ocorrida no último dia 08 de junho de 2024 (sábado).</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
     <t>ENGENHEIRO CELSO SILVA, LUIZ LANDIM</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_pesar_haydil_olicia_gattass_pache_simoes_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_pesar_haydil_olicia_gattass_pache_simoes_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da Senhora Haydil Olícia Gattass Pache Simões, ocorrida no dia 09/06/2024, (domingo).</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8552/mocao_de_pesar_marco_corbelino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8552/mocao_de_pesar_marco_corbelino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do advogado Dr. MARCO ANTÔNIO CORBELINO, ocorrido no último dia 12 de junho de 2024 (quarta-feira), vítima de um acidente aéreo no município de Mirassol D’Oeste.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>VALDENÍRIA, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, ISAÍAS BEZERRA, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8557/assinado_igor.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8557/assinado_igor.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem,_x000D_
 consultado o augusto e soberano Plenário, na_x000D_
 forma regimental, vem através desta, manifestar_x000D_
 sua solidariedade e encaminhar a presente_x000D_
 MOÇÃO DE PESAR à família, pelo falecimento_x000D_
 de Igor Duarte</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8558/assinado_dr_marcos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8558/assinado_dr_marcos.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem,_x000D_
 consultado o augusto e soberano Plenário, na_x000D_
 forma regimental, vem através desta, manifestar_x000D_
 sua solidariedade e encaminhar a presente_x000D_
 MOÇÃO DE PESAR à família, pelo falecimento_x000D_
 do Drº.Marco Antônio Corbelino”</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8560/mocao_de_pesar_airton_reis_junior.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8560/mocao_de_pesar_airton_reis_junior.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao poeta, Sr. AIRTON REIS JÚNIOR, conhecido como “Airtinho”.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8561/mocao_de_pesar_manoel_ramos_pessoa.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8561/mocao_de_pesar_manoel_ramos_pessoa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Sr. MANOEL RAMOS PESSOA, conhecido como “Pique”.</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8581/mocao-_2024-_eromi.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8581/mocao-_2024-_eromi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para os membros da Companhia de Teatro EROMI- cia Negra  de Teatro da cidade Cáceres pela premiação merecidamente recebida no 15º FACES - Festival de Artes Cênicas de Sorriso.</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8595/emissao_a452eedc2cca5152f3c2e1d2_oficio-interno-3.252-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8595/emissao_a452eedc2cca5152f3c2e1d2_oficio-interno-3.252-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento de Jorge dos Santos Ferreira, ocorrido neste domingo (23/6/2023), nesta cidade de Cáceres/MT:</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8600/mocao_de_aplausos_pastor_fabiano_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8600/mocao_de_aplausos_pastor_fabiano_assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao PASTOR FABIANO DUARTE DA SILVA E PASTORA ANDREIA DE ARRUDA E SILVA DUARTE pelo excelente trabalho de evangelização realizado em Cáceres MT.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8636/mocao_de_aplausos_iraja_lacerda.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8636/mocao_de_aplausos_iraja_lacerda.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos ao Senhor Secretário – Executivo do Ministério da Agricultura e Pecuária, Irajá Lacerda, pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>LUIZ LANDIM, ENGENHEIRO CELSO SILVA, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, THOMAS CANELLAS, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8657/mocao_de_pesar_padre_geraldo_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8657/mocao_de_pesar_padre_geraldo_2.pdf</t>
   </si>
   <si>
     <t>“Encaminha Moção de Pesar pelo falecimento do PADRE GERALDO JOSÉ DOS SANTOS, ocorrido no dia 25/06/2024, externando condolências à família.”</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8658/mocao_de_pesar_marilene_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8658/mocao_de_pesar_marilene_2.pdf</t>
   </si>
   <si>
     <t>“Encaminha Moção de Pesar pelo falecimento da Sra. MARILENE DE OLIVEIRA NASCIMENTO, ocorrido no dia 30/06/2024, externando condolências à família.”</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8662/prof.helio.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8662/prof.helio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Professor de Educação Física Hélio Manzini.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, LUIZ LANDIM</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8695/emissao_3786b428b1fdb427fc53bcb6_oficio-interno-3.691-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8695/emissao_3786b428b1fdb427fc53bcb6_oficio-interno-3.691-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>É com profundo pesar que esta Casa Legislativa manifesta suas condolências pelo falecimento da Senhora Constância da Silva Leopoldo, conhecida carinhosamente no bairro Santo Antônio, ocorrido no dia 18 de julho de 2024 (Quinta- Feira), nesta cidade de Cáceres/ MT.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8699/mocao_de_aplausos_de_luiz_augusto_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8699/mocao_de_aplausos_de_luiz_augusto_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao amigo e companheiro Luiz Augusto Frei de Borges sempre disposto em atender, ajudar e servir  aqueles que precisam visando contribuir para o processo de desenvolvimento do nosso município de Cáceres.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>VALDENÍRIA, ENGENHEIRO CELSO SILVA, PROFESSOR DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8737/mocao_de_pesar_adelaide.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8737/mocao_de_pesar_adelaide.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento da senhora Adelaide Silva dos Santos ocorrido no último dia 05 de agosto de 2024 (segunda-feira) em Cáceres/MT.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8839/mocao_gefron_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8839/mocao_gefron_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS aos Ilustríssimos equipe da GEFRON Sempre dispostos em ajudar com eficiência  combate ao incêndio em Cáceres Mato Grosso.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8855/mocao_de_pesar_diego_costa_jorge_da_cunha.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8855/mocao_de_pesar_diego_costa_jorge_da_cunha.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao médico intensivo, DR. DIEGO COSTA JORGE DA CUNHA.</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8881/mocao_de_aplausos_aos_brigadistas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8881/mocao_de_aplausos_aos_brigadistas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos Brigadistas da Brigada BRIF Cáceres, na área dos Assentamentos Paiol e Limoeiro, que com coragem e dedicação incansável, enfrentam os terríveis incêndios no Pantanal, nós expressamos nossa mais profunda admiração e gratidão: Nayara de Almeida Campos (Chefe de Brigada), Adila Henrique Alves da Silva (Chefe de Esquadrão), Cristian Maurício da Silva (Chefe de Esquadrão), Valdeci Alves dos Santos (Chefe de Esquadrão), Vanderson Rodrigues da Silva (Chefe de Esquadrão) e aos Brigadistas Ademir Mendes do Nascimento júnior, André Gonçalvez Miranda, Edilaine Graciele dos Santos, Aguinaldo de Abreu Tomicha, Ednei Santana Paes Landim, Jair Leite da Silva, Jhomar Gonçalves dos Santos, Joilson Flores Miranda, Julvanio Ferreira Marcelino, Leonardo Gonçalves Miranda, Leandro da Silva, Lucas Nunes de Oliveira, Magno Rogério Silva de Souza, Olivelton da Silva Bomdespacho, Ozeni Vieira de Oliveira, Raimundo Nonato Mamoré Júnior, Ronicrei Alexandre da Silva, Vagner Silva da Mata e Wagner Rogério do Nascimento.</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8962/mocao_de_pesar_senhor_silvio_preto.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8962/mocao_de_pesar_senhor_silvio_preto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do senhor Sílvio Francisco Cardoso, conhecido como “Sílvio Preto” e “véio do rio” ocorrido no último dia 15 de outubro de 2024 (terça-feira) em Cáceres/MT.”</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PASTORELLO, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PASTOR JÚNIOR, PROFESSOR DOMINGOS, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8975/m_04_2024_fechamento_uniao_e_forca.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8975/m_04_2024_fechamento_uniao_e_forca.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Governador_x000D_
 Mauro Mendes, contra a DESATIVAÇÃO da_x000D_
 Escola Estadual União e Força em Cáceres.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>MANGA ROSA, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8983/mocao_de_pesar_ze_pernambuco_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8983/mocao_de_pesar_ze_pernambuco_assinado.pdf</t>
   </si>
   <si>
     <t>“O Vereador Manga Rosa, que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento de JOSÉ JOAQUIM DE SOUSA falecida no dia 18 de Outubro de 2024 (Sexta-feira), na cidade de Cáceres/MT.</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9011/mocao_de_pesar_ricardo_ribeiro_castrillon.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9011/mocao_de_pesar_ricardo_ribeiro_castrillon.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do senhor Ricardo Ribeiro Castrillon no dia   25 de outubro, por volta das 20 horas, no Hospital Regional Dr. Antônio Fontes em Cáceres/MT.</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9015/mocao_de_pesar_cabo_aparecido.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9015/mocao_de_pesar_cabo_aparecido.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Cabo PM da Reserva Remunerada Aparecido Ferreira da Silva, ocorrido no dia 28 de outubro de 2024, em Cáceres/MT.</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9034/mocao_de_aplausos_-__antonio_carlos_jorge1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9034/mocao_de_aplausos_-__antonio_carlos_jorge1.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar GRATIDÃO e encaminhar a presente MOÇÃO DE APLAUSOS e CONGRATULAÇÕES a pessoa de ANTONIO CARLOS JORGE.</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>NAEL SONAQUE</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9064/mocao_de_aplausos_diego_de_lavor.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9064/mocao_de_aplausos_diego_de_lavor.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Policial Civil Diego Câmara Aquino de Lavor por prestar relevantes serviços a sociedade”</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PASTOR JÚNIOR, ENGENHEIRO CELSO SILVA, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, NAEL SONAQUE, PASTORELLO, PROFESSOR DOMINGOS, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9140/mocao_de_aplausos_-jose_aparecido.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9140/mocao_de_aplausos_-jose_aparecido.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssimo Senhor José Aparecido Macedo</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9141/mocao_de_aplausos_-_sr._helio_fernando.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9141/mocao_de_aplausos_-_sr._helio_fernando.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssimo Senhor Hélio Fernando Macedo</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9186/mocao_de_pesar_ana_maria_pinheiro_sala.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9186/mocao_de_pesar_ana_maria_pinheiro_sala.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Sra. ANA MARIA PINHEIRO SALA.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9187/mocao_de_pesar_izabelita_cunha_de_assuncao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9187/mocao_de_pesar_izabelita_cunha_de_assuncao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Sra. IZABELITA CUNHA DE ASSUNÇÃO.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>VALDENÍRIA, ENGENHEIRO CELSO SILVA, ISAÍAS BEZERRA, LUIZ LANDIM, MAZÉH SILVA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR LEANDRO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9202/mocao_de_pesar_prof_joao_de_deus.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9202/mocao_de_pesar_prof_joao_de_deus.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do professor da Universidade do Estado de Mato Grosso João de Deus dos Santos, ocorrido na madrugada do último 03 dezembro de 2024 (terça-feira) em Cáceres/MT.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5835/1_moncao_de_aplauso_2023_sescmt.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5835/1_moncao_de_aplauso_2023_sescmt.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve propõe à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplauso a todos os colaboradores do SESC Cáceres - MT  pelo brilhante trabalho que vem sendo desenvolvido por eles na cidade de Cáceres.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5893/mocao_de_aplausos_01__09_02_2023.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5893/mocao_de_aplausos_01__09_02_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com o registro de ofício de praxe, MOÇÃO DE APLAUSOS ao ilustre projeto ASSOCIAÇÃO DANÇA TERAPIA – PROJETO DE DANÇA DE SALÃO E BEM ESTAR DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5894/mocao_de_aplauso_jogadores_cacerense__3_padrao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5894/mocao_de_aplauso_jogadores_cacerense__3_padrao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres, representada pelo vereador Flávio Negação que a compõe e expressando o pensamento da sociedade Cacerense, concedeu a solenidade de moção de aplausos aos Jogadores de futebol da equipe "Amigos do Obina".</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6019/mocao_dia_mulher.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6019/mocao_dia_mulher.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento a um grupo de lideranças femininas, pelos relevantes serviços prestados à população Cacerense.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6173/mocao_de_aplausos_policiais.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6173/mocao_de_aplausos_policiais.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos ilustres Delegados e Policiais que fizeram parte da importante operação denominada de “OPERAÇÃO ROTA CERCADA.”</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6262/emissao_6f3dff0c19ca8e5e05e485a4_oficio-interno-1.290-2023_assinado_versaoimpressao-1-2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6262/emissao_6f3dff0c19ca8e5e05e485a4_oficio-interno-1.290-2023_assinado_versaoimpressao-1-2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Ilustre senhora Cilene da Silva Nascimento Barros mais conhecida como Bill do projeto Fit-Camp.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6275/mocao_de_pesar_do_senhor_crispim.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6275/mocao_de_pesar_do_senhor_crispim.pdf</t>
   </si>
   <si>
     <t>Aos Vereadores que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe MOÇÃO DE PESAR pelo passamento do ilustre senhor CRISPIM GERALDO DA SILVA  em nosso Município de Cáceres.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6321/mocao_de_aplausos_gerente_e_odontologa_do_ceo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6321/mocao_de_aplausos_gerente_e_odontologa_do_ceo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às senhoras, Marilu Santana de Carvalho e Renata Gomes de Oliveira Lima Moran, Gerente da Centro de Especialidades Odontológicas e Odontóloga da Rede Pública Municipal, respectivamente.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>LACERDA DO AKI, FLÁVIO NEGAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6336/mocao_assinada_vereadores.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6336/mocao_assinada_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja_x000D_
 consignada nos anais desta Casa, uma Moção de Aplausos ao ilustre senhor Irajá Rezende de Lacerda, pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6436/emissao_b4d8513f842fb2780389f669_oficio-interno-1.846-2023_assinado_versaoimpressao_12.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6436/emissao_b4d8513f842fb2780389f669_oficio-interno-1.846-2023_assinado_versaoimpressao_12.pdf</t>
   </si>
   <si>
     <t>moção de aplausos aos LÍDERES DO CLUBE DE AVENTUREIROS da Igreja Adventista do Município de Cáceres/MT. Os</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6437/emissao_15a9089c2bc53fea36e37f49_oficio-interno-1.848-2023_assinado_versaoimpressao13.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6437/emissao_15a9089c2bc53fea36e37f49_oficio-interno-1.848-2023_assinado_versaoimpressao13.pdf</t>
   </si>
   <si>
     <t>MOÇÃO_x000D_
 DE APLAUSOS aos LÍDERES DO CLUBE DOS_x000D_
 DESBRAVADORES da Igreja Adventista do Município de_x000D_
 Cáceres/MT._x000D_
 Temática: Moção</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6514/emissao_1126f6b7e8abdf1ee5dce307_oficio-interno-2.055-2023_assinado_versaoimpressao_odair_jose.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6514/emissao_1126f6b7e8abdf1ee5dce307_oficio-interno-2.055-2023_assinado_versaoimpressao_odair_jose.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A NOBRE MESA NA FORMA REGIMENTAL, ENCAMINHAR A PRESENTE MOÇÃO DE APLAUSOS AO SENHOR ODAIR JOSÉ - POETA CACERENSE.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6538/mocao_de_aplausos_coral_de_vozes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6538/mocao_de_aplausos_coral_de_vozes.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita à nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício de praxe, uma Moção de Aplausos ao ilustre CORAL DE VOZES DO PANTANAL INTEGRADO UNEMAT E IFMT.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6546/miocao_feira_gastronomica_nova_era.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6546/miocao_feira_gastronomica_nova_era.pdf</t>
   </si>
   <si>
     <t>Respeitosamente apresento ao Plenário a proposição que consiste em consignar nos anais desta casa Moção de Aplausos a ilustre FEIRA GASTRONÔMICA E CULTURAL DO BAIRRO NOVA ERA. _x000D_
 A Feira Gastronômica e Cultural do Bairro Nova Era é um projeto que nasceu no primeiro semestre de 2023, pelas moradoras mães de família do bairro supracitado que anseiam pelo desenvolvimento econômico e cultural dos bairros: Nova Era, 12 de Agosto e loteamento Santa Catarina.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6549/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6549/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Ilustríssima Sra. Mauren Lazzaretti – Exma. Secretária de Estado de Meio Ambiente, extensivos aos servidores da SEMA-MT, pelos relevantes serviços prestados ao município de Cáceres e Região, bem como ao Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6551/mocao_de_aplausos_banda_musical_dos_bombeiros.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6551/mocao_de_aplausos_banda_musical_dos_bombeiros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos senhores e senhoras integrantes do Corpo Musical da Banda de Música do Corpo de Bombeiros Militar do Estado de Mato Grosso, pelo relevante serviço prestado à população mato-grossense ao longo dos seus aproximados 25 anos.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>PEDRINHO DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6559/mocao_de_aplausos-_igreja_batista.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6559/mocao_de_aplausos-_igreja_batista.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a ser concedida Ao IBJ – Igreja Batista no Jardim, Representado pelo pastor ANDERSON JOSE DAS NEVES RIBEIRO ( Bacharel em Teologia e Pós Graduado em Aconselhamento e Capelania)</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6600/mocao_de_aplausos_socio_educativo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6600/mocao_de_aplausos_socio_educativo.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos (a) senhores (as), servidores públicos do CENTRO DE ATENDIMENTO SOCIOEDUCATIVO MASCULINO DE CÁCERES, aos relevantes serviços prestados a comunidade cacerense.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6644/mocao_de_aplausos_efetivo_bombeiros_referente_reducao_focos_de_calor_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6644/mocao_de_aplausos_efetivo_bombeiros_referente_reducao_focos_de_calor_2.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos senhores e senhoras Bombeiros Militares participantes da operação de combate aos focos de calor na região do Pantanal mato-grossense nos anos de 2020/2021 que culminou com uma redução acima de 90% dos focos em nosso município”.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6654/mocao_de_pesar_a_familia_do_sr._nivaldo_ramos_de_farias.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6654/mocao_de_pesar_a_familia_do_sr._nivaldo_ramos_de_farias.pdf</t>
   </si>
   <si>
     <t>"MOÇAO DE PESAR À FAMILIA DO SR. NIVALDO RAMOS DE FARIAS, OCORRIDO NO ÚLTIMO DIA 27 DE MAIO DE 2023 (SÁBADO), NESTA CIDADE DE CÁCERES/MT."</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6663/emissao_a4ce59e08aa16f25f812f031_oficio-interno-2.529-2023_assinado_versaoimpressao_mocao_de_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6663/emissao_a4ce59e08aa16f25f812f031_oficio-interno-2.529-2023_assinado_versaoimpressao_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  do SR. Helzio Rodrigues Brandão, ocorrido no último dia 26 de maio de</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6764/mocao_comunidade.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6764/mocao_comunidade.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos as pessoas engajadas na luta em defesa dos Direitos Humanos, na promoção do respeito à diversidade e na construção de políticas afirmativas para a população LGBTQIA+</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6776/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-2_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6776/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-2_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a o ilustre Delegado Marlon Richer Nogueira pelos relevantes serviços prestados em prol da comunidade Cacerense.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6777/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6777/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a o ilustre Delegado Igor Sasaki pelos relevantes serviços prestados em prol da comunidade Cacerense.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>VALDENÍRIA, ENGENHEIRO CELSO SILVA, JERÔNIMO GONÇALVES, LUIZ LANDIM, MARCOS RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6780/mocao_de_pesar_professor_valdir_silva.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6780/mocao_de_pesar_professor_valdir_silva.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do professor VALDIR SILVA, ocorrido no último dia 19 de junho de 2023 (segunda-feira), na cidade de Cuiabá/MT</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6807/mocao_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6807/mocao_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a ser concedida à Escola Estadual União e Força, profissionais da escola e ao aluno cacerense Herison André, que foi escolhido o Jovem Senador de Mato Grosso 2023. (Nomes seguem abaixo subscritos)</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6844/mocao_de_aplausos_liderancas_negras.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6844/mocao_de_aplausos_liderancas_negras.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a ser concedida a Lideranças Negras Femininas, no município de Cáceres</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6872/mocao_de_aplauso_dos_agentes_de_infancia_e_juventude_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6872/mocao_de_aplauso_dos_agentes_de_infancia_e_juventude_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Agentes de _x000D_
 Infância e Juventude, que vem se destacando_x000D_
 pelo relevante trabalho de fiscalização na formação _x000D_
 das crianças e jovens cidadãos conscientes.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6873/mocao_de_herison_aluno_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6873/mocao_de_herison_aluno_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao aluno_x000D_
 Herison André Silva Oliveira, que se destacou_x000D_
 no concurso de redação em primeiro lugar com o título de_x000D_
 Saúde Mental nas Escola.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6874/mocao_de_apluso_professora_solange.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6874/mocao_de_apluso_professora_solange.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Solange Benachio_x000D_
 Orientadora do aluno Herison André Silva Oliveira, que se destacou_x000D_
 no concurso de redação em primeiro lugar com o título de_x000D_
 Saúde Mental nas Escola.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6876/mocao_de_aplauso_do_projeto_cohab_nova_areia_e_suor.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6876/mocao_de_aplauso_do_projeto_cohab_nova_areia_e_suor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a todos os colaboradores da Equipe Cohab Nova Areia e Suor Cáceres - MT pelo brilhante trabalho que vem sendo desenvolvido por eles na cidade de Cáceres.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6882/indicacao_de_honra_ao_merito_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6882/indicacao_de_honra_ao_merito_assinado.pdf</t>
   </si>
   <si>
     <t>Honra ao Mérito em nome da Rebeca_x000D_
 Campos Lugo Marin que participou 2° corrida do meio Ambiente no 40° FIPE_x000D_
 internacional da Pesca, e concluiu os 7 km mesmo tendo uma paralisia Cerebral._x000D_
  Portanto, parabenizo o Sr. Alexandre Marin Responsável por este projeto por elevar_x000D_
 a autoestima de nossos munícipes participantes do projeto Cohab Nova Areia e Suor e_x000D_
 reconhecendo o brilhante trabalho feito por ele em prol a uma melhor qualidade de vida_x000D_
 para todos</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6903/mocao_de_aplausos_emerson_dorado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6903/mocao_de_aplausos_emerson_dorado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao artista Emerson Dorado em reconhecimento a este cacerense, que tanto nos orgulha com suas canções e que hoje representa nosso município em na cidade de São Paulo, a cidade mais populosa do brasil.”</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6904/mocao_de_pesar_walter_souza_filho.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6904/mocao_de_pesar_walter_souza_filho.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, com assentos nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do senhor WALTER SOUZA FILHO (O Mano do Lanche), ocorrido no dia 12 de julho de 2023 (quarta-feira), na cidade de Cáceres/MT, em decorrência de um câncer.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6907/mocao_de_pesar_tatinha_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6907/mocao_de_pesar_tatinha_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da senhora Adriana Maria de Souza Prado (Tatinha do Garcês), ocorrida no último dia 13 de julho de 2023 (quinta-feira)”.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6959/emissao_69912e8f7a94b3be322034bc_oficio-interno-3.647-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6959/emissao_69912e8f7a94b3be322034bc_oficio-interno-3.647-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a ser concedida a lideranças sociais que estiveram envolvidas na defesa do Projeto de Lei do Cordão de Girassol.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6977/mocao_de_aplausos_equipe_estudantil_de_futsal_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6977/mocao_de_aplausos_equipe_estudantil_de_futsal_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Jogadores e Comissão Técnica da Equipe Estudantil de Futsal de Cáceres, que se sagrou campeã dos Jogos Estudantis de Seleções Mato-grossenses de Seleções 2023 após 13 (treze) anos.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7031/mocao_de_pesar_ana_maria.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7031/mocao_de_pesar_ana_maria.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da senhora Ana Maria Silva Lima ocorrida no último dia 10 de agosto de 2023 (quinta-feira).</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7053/emissao_acaf93d6b2a048c73f31c902_oficio-interno-3.868-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7053/emissao_acaf93d6b2a048c73f31c902_oficio-interno-3.868-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a todos os COMPONENTES que fazem partem DOS SEGUINTES ÓRGÃOS: Instituto Chico Mendes de Conservação da Biodiversidade (ICMBIO) e o (Sistema Nacional de Prevenção e Combate aos Incêndios Florestais) (PREVFOGO), pela prestação e dedicação aos serviços prestados junto ao Município de Cáceres-MT.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7071/mocao_de_aplausos_no_01_-_para_o_sro_reginaldo_costa_campos_-_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7071/mocao_de_aplausos_no_01_-_para_o_sro_reginaldo_costa_campos_-_assinado.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve Propõe a nobre Mesa, com anuência unânime do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, Moção de Aplausos ao Senhor REGINALDO COSTA CAMPOS.”</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7088/emissao_f4f6a6f074e08a85084b84c9_oficio-interno-4.003-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7088/emissao_f4f6a6f074e08a85084b84c9_oficio-interno-4.003-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a o ilustre Senhor Maury Gonçalves de Sá pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>PASTOR JÚNIOR, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PASTORELLO, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7115/mocao_de_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7115/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>os Vereadores que abaixo subscreve consultando o augusto e soberano Plenário, na forma regimental, vem através desta , manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR  a família, pelo falecimento da Sra. Dulsângela de Almeida Souza  ocorrido no último dia –26 de Agosto de 2023 ( Sábado  ), nesta cidade /MT: Vereadores: Isaías Bezerra, Manga Rosa, Valdeniria, Marcos Ribeiro, Flávio Negação, Franco Valério, Professor Leandro, Lacerda do Aki, Engenheiro Celso Silva, Cézare Pastorello, Professora Mazéh silva, Rubens Macedo,  Jeronimo Golçalves, Luiz Landim</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7141/emissao_8d91b965f8ea296649975c70_oficio-interno-4.198-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7141/emissao_8d91b965f8ea296649975c70_oficio-interno-4.198-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e_x000D_
 soberano Plenário, na forma regimental, vem através desta,_x000D_
 manifestar sua solidariedade e encaminhar a presente_x000D_
 MOÇÃO DE PESAR à família, pelo falecimento da SR ª._x000D_
 MARIA ROSA DA SILVA, ocorrido no último dia 01 de_x000D_
 Setembro de 2023 (sexta-feira), nesta cidade de Cáceres/MT:_x000D_
 ”</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7157/mocao_de_aplausos_henrique_maluf.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7157/mocao_de_aplausos_henrique_maluf.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita à nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais _x000D_
 desta casa, com os registros de ofício de praxe, uma Moção de Aplausos, ao ilustre Senhor HENRIQUE RODRIGUES JABUR MALUF, Produtor Cultural e Diretor Musical Do Flor Ribeirinha, pela prestação e dedicação aos serviços, junto ao Município de Cáceres.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7193/mocao_de_aplausos_n_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7193/mocao_de_aplausos_n_1.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta casa, com o registro de ofício de praxe, MOÇÃO DE APLAUSOS aos servidores membros da TI ilustre senhor MATHEUS VINICIUS SIQUEIRA VARGAS e senhoras KÁTIA IRACEMA DA SILVA e LETÍCIA DE OLIVEIRA XAVES. Com inclusão verbal dos Assessores ISABELE SURUBI PEREIRA DA SILVA e  CARLOS AMILTON DUARTE CORDEIRO.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7195/servidora_da_sadia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7195/servidora_da_sadia.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE APLAUSO a ilustre servidora do MUNICÍPIO DE CÁCERES JANETE ALMEIDA DOS  PASSOS pela prestação e dedicação aos serviços, junto ao Município de Cáceres.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>PROFESSOR LEANDRO SANTOS, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, LACERDA DO AKI, LORIVAL MOTTA, LUIZ LANDIM, MANGA ROSA, MARCOS RIBEIRO, PASTORELLO, PASTOR JÚNIOR, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7197/mocao_leite_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7197/mocao_leite_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na_x000D_
 forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a_x000D_
 presente MOÇÃO DE APOIO À CADEIA PRODUTIVA da BOVINOCULTURA de_x000D_
 LEITE de Cáceres</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7204/mocao_de_apoio_ao_congresso_nacional_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7204/mocao_de_apoio_ao_congresso_nacional_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, acolher esta moção de apoio como manifestação de vontade da maioria absoluta do Povo cacerense, mediante deliberação de seus representantes legitimamente eleitos, no intuito de impedir a usurpação da competência primária do Poder Legislativo de estabelecer leis, conforme os preceitos constitucionais. Tal competência vem sendo ameaçada reiteradamente, por último nos julgamentos da matéria presente no Recurso Extraordinário (RE) 635659, referente ao tema das drogas, e da ADPF 442, atinente ao tema do aborto.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7209/mocao_de_aplausos_n_2_bm_tamara_e_bm_leandro.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7209/mocao_de_aplausos_n_2_bm_tamara_e_bm_leandro.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta casa, com o registro de ofício de praxe, MOÇÃO DE APLAUSOS a ilustre senhora Major BM Tamara Karoline Lopes Secotti – Comandante da 2ª Companhia Independente Bombeiro Militar de Cáceres e ao ilustre senhor Major BM Leandro Jorge de Souza Alves – Comandante Comando Regional de Bombeiro Militar.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7258/mocao_de_aplausos_associacao_de_senhoras_de_rotarianos_asr.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7258/mocao_de_aplausos_associacao_de_senhoras_de_rotarianos_asr.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, MOÇÃO DE APLAUSOS a ilustre ASSOCIAÇÃO DE SENHORAS DE ROTARIANOS (ASR)”.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>LORIVAL MOTTA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7279/req_mocao_de_aplauso_1_pdf_1_retificado_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7279/req_mocao_de_aplauso_1_pdf_1_retificado_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à_x000D_
 “Comissão de Registro de Saberes dos Pescadores e das _x000D_
 Pescadoras Tradicionais Artesanais de _x000D_
 Cáceres”,“Grupo de Trabalho constituído para _x000D_
 discutir a regulamentação dos tabuados e _x000D_
 barracos dos pescadores tradicionais de _x000D_
 Cáceres_x000D_
 ” no Conselho Estadual de Pesca de _x000D_
 Mato Grosso – CEPESCA e aos colaboradores.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>LUIZ LANDIM, ENGENHEIRO CELSO SILVA, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, LORIVAL MOTTA, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7292/mocao_de_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7292/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Ex-Vereador, Srº. Walter Saes, ocorrida no último dia 29 de setembro de 2023 (sexta-feira).</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7302/emissao_2d77495bb612b52ced2b4a8e_oficio-interno-4.779-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7302/emissao_2d77495bb612b52ced2b4a8e_oficio-interno-4.779-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo passamento do Ilustre Senhor José Felipe da Silva (Zé Goiano).</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>LUIZ LANDIM, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, PASTOR JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7306/mocao_de_pesar_doutor_betho_burgos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7306/mocao_de_pesar_doutor_betho_burgos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Doutor Betho Burgos, ocorrido no último dia 03 de outubro de 2023 (terça-feira)”</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>LUIZ LANDIM, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, ISAÍAS BEZERRA, MANGA ROSA, PASTOR JÚNIOR, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7348/mocao_de_pesar_prof._irenir.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7348/mocao_de_pesar_prof._irenir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento da Professora Irenir Sampaio de Oliveira, ocorrido no último dia 10 de outubro de 2023 (terça-feira).</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>PASTORELLO, PROFESSOR LEANDRO SANTOS, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7349/m_2023_-_pesar_pedro_cidadao_.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7349/m_2023_-_pesar_pedro_cidadao_.pdf</t>
   </si>
   <si>
     <t>Propõe ao augusto e soberano plenário, na forma regimental, que seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma moção de Pesar pelo Pesar pelo falecimento do senhor Pedro de Oliveira da Silva, artista e produtor artístico da nossa cidade, conhecido como Pedro Cidadão.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7377/mocao_de_aplausos__para_os_pastores.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7377/mocao_de_aplausos__para_os_pastores.pdf</t>
   </si>
   <si>
     <t>Exmo presidente e nobres vereadores que honrosamente compõe este parlamento_x000D_
 é com elevada satisfação que nos valemos de representante do povo aqui nesta casa_x000D_
 de leis, quero através deste documento apresentar aos nobres pares seja_x000D_
 consignado nos anais desta Casa, uma Moção de Aplausos em nome dos Pastores_x000D_
 titulares e Pastores Auxiliares da Igreja do Evangelho Quadrangular de Cáceres_x000D_
 - MT pelo brilhante trabalho que vem sendo desenvolvido por eles na cidade.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7385/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_mutirao_ambiental_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7385/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_mutirao_ambiental_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria de Estado de Meio Ambiente, representada pela Ilma Sra. Mauren Lazzaretti, extensivos a todos servidores da SEMA-MT, pelos relevantes serviços prestados ao município de Cáceres e Região, em ações de valorização e apoio aos produtores rurais, através do Mutirão Ambiental da Grande Cáceres, em parceira com Sindicato Rural e apoio de outros importantes Órgãos</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7424/mocao_de_pesar_lucy_30.10.2023.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7424/mocao_de_pesar_lucy_30.10.2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Cáceres, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminha a presente MOÇÃO DE PESAR à família, pelo falecimento da senhora LUCY MIGUELINA DE PINHO EGUES, Professora da cidade de Cáceres -MT, ocorrido no último dia 29/11/2023 (domingo) na cidade de Cáceres – MT”.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7425/emissao_0ff761e3588ae41c5c913a72_oficio-interno-37--3.974-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7425/emissao_0ff761e3588ae41c5c913a72_oficio-interno-37--3.974-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa,_x000D_
 consultado o augusto e soberano Plenário, na forma_x000D_
 regimental, vem através desta, encaminhar a presente MOÇÃO_x000D_
 DE APLAUSOS ao Ilustríssimo Jornalista JOSÉ ELIAS_x000D_
 ANTUNES NETO mais conhecido como ELIAS NETO_x000D_
 .</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7437/mocao_de_apaluso_assinada_do_pastor_alex.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7437/mocao_de_apaluso_assinada_do_pastor_alex.pdf</t>
   </si>
   <si>
     <t>Exmo presidente e nobres vereadores que honrosamente compõe este parlamento_x000D_
 é com elevada satisfação que nos valemos de representante do povo aqui nesta casa_x000D_
 de leis, quero através deste documento apresentar aos nobres pares seja_x000D_
 consignado nos anais desta Casa, uma Moção de Aplausos em nome do Pastor_x000D_
 Auxiliares da Igreja do Evangelho Quadrangular de Cáceres - MT pelo brilhante_x000D_
 trabalho que vem sendo desenvolvido por eles na cidade._x000D_
 • Pastor Alexander da Silva Gomes</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7445/emissao_8b6839e398360fc136486509_oficio-interno-40--3.974-2023_assinado_versaoimpressao_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7445/emissao_8b6839e398360fc136486509_oficio-interno-40--3.974-2023_assinado_versaoimpressao_1.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssima Médica Claudia Aparecida Marques Landim.”</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, FRANCO VALÉRIO, LUIZ LANDIM, MAZÉH SILVA, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7451/emissao_d82a86600793dc0269978d9c_oficio-interno-5.322-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7451/emissao_d82a86600793dc0269978d9c_oficio-interno-5.322-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos à ilustre senhora Prof Drª Maria do Socorro de Sousa Araújo pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7452/emissao_f5f56178060c2e26b37f2810_oficio-interno-5.325-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7452/emissao_f5f56178060c2e26b37f2810_oficio-interno-5.325-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, a nota de Apoio e Solidariedade À ilustre Prof. Dra. Maria do Socorro de Sousa Araújo.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>PASTOR JÚNIOR, LUIZ LANDIM</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7456/mocao_de_aplauso_assinada_em_nome_do_sr._fabio_deluque.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7456/mocao_de_aplauso_assinada_em_nome_do_sr._fabio_deluque.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve propõe à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplauso ao Sr. Fábio Deluque presidente da Associação nova vida, em Cáceres - MT pelo brilhante trabalho que vem sendo desenvolvido por eles na cidade de Cáceres.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>RUBENS MACEDO, LUIZ LANDIM</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7462/mocao_ana_maria_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7462/mocao_ana_maria_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssima Servidora do INSS ANA MARIA RIBEIRO DOS REIS.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7463/mocao_renilda_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7463/mocao_renilda_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssima Servidora do INSS RENILDA SANTIAGO GUIMARÃES.”</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
     <t>LUIZ LANDIM, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7489/mocao_de_pesar_terezinha_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7489/mocao_de_pesar_terezinha_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar apresente MOÇÃO DE PESAR à família, pelo falecimento da senhora Terezinha Gaffo de Souza (Mãe do Ex Vereador José de Souza Brandão) ocorrida no último dia 09 de novembro de 2023 (quinta-feira).</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_mocao_aplausos_feira_cultural_universitario_p_d_f.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_mocao_aplausos_feira_cultural_universitario_p_d_f.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita á nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe, uma Moção de Aplausos, aos Organizadores da FEIRA GASTRONÔMICA E CULTURAL DO BAIRRO JARDIM UNIVERSITÁRIO,  pela prestação e dedicação aos serviços, junto ao Município de Cáceres.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7499/mocao_rio_paraguai_assinada_em_pdf.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7499/mocao_rio_paraguai_assinada_em_pdf.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita à nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe, uma Moção de Aplausos, aos senhores CAPITÃO RENATO THOMAS E CLAUDIONOR DUARTE CORRÊA, organizadores do MUTIRÃO DE LIMPEZA DO RIO PARAGUAI.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7513/miguel_senatori_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7513/miguel_senatori_assinado.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve,  propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, MOÇÃO DE APLAUSOS ao Senhor ANTÔNIO MIGUEL FARIA SENATORE.” _x000D_
               Preâmbulo: O vereador que abaixo subscreve solicita à nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe, uma Moção de Aplausos, ao senhor ANTÔNIO MIGUEL FARIA SENATORE.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7531/emissao_86a8112f1d103528333c050e_oficio-interno-5.602-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7531/emissao_86a8112f1d103528333c050e_oficio-interno-5.602-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Petronilio Mariano da Costa, pelos relevantes serviços prestados ao Município de Cáceres.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7532/emissao_4c8043cd212af4731319e6e5_oficio-interno-5.606-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7532/emissao_4c8043cd212af4731319e6e5_oficio-interno-5.606-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Joventino Pedroso da Silva, pelos relevantes serviços prestados ao Município de Cáceres.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7533/emissao_04e7961fa229453ef59f0ff2_oficio-interno-5.610-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7533/emissao_04e7961fa229453ef59f0ff2_oficio-interno-5.610-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Nilzo Rodrigues, pelos relevantes serviços prestados ao Município de Cáceres.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7538/emissao_4264f7ae2ec9eb1b36677ac6_oficio-interno-43--3.974-2023_assinado_versaoimpressao_3_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7538/emissao_4264f7ae2ec9eb1b36677ac6_oficio-interno-43--3.974-2023_assinado_versaoimpressao_3_2.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Ilustríssimo Servidor do INSS ODAIR EGUES.”</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7561/mocao_de_aplausos_para_os_fonaudiologos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7561/mocao_de_aplausos_para_os_fonaudiologos.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, com o registro de ofício de praxe, MOÇÃO DE APLAUSOS as ilustres FONOAUDIÓLOGAS que atuam no município de Cáceres-MT.</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
     <t>ISAÍAS BEZERRA, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7572/emissao_0d77b06ce568767bb7a5964c_oficio-interno-5.756-_ok.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7572/emissao_0d77b06ce568767bb7a5964c_oficio-interno-5.756-_ok.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e_x000D_
 soberano Plenário, na forma regimental, vem através desta,_x000D_
 manifestar sua solidariedade e encaminhar a presente MOÇÃO_x000D_
 DE PESAR à família, pelo falecimento do SR. ANTÔNIO_x000D_
 JOSÉ FERREIRA DA SILVA, ocorrido no último dia 23 de_x000D_
 novembro de 2023 (quinta-feira), na cidade de Cuiabá/MT:”</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7591/mocao_de_aplausos_setor_de_avaliacao_de_controle_da_sms_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7591/mocao_de_aplausos_setor_de_avaliacao_de_controle_da_sms_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos senhor José Marcio da Rocha Silva e às Senhoras Valdiene Soares de Souza e Jeniffer Thais Monask Vila, servidor e servidoras da Secretaria de Saúde, lotados no setor de Controle e Avaliação.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>VALDENÍRIA, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, ISAÍAS BEZERRA, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MARCOS RIBEIRO, PASTOR JÚNIOR, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7592/mocao_de_aplausos_luana_piovesan.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7592/mocao_de_aplausos_luana_piovesan.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à contadora Luana Aparecida Ortega Piovesan por seus relevantes serviços prestados e por ter desemprenhado suas funções com dedicação, responsabilidade e humanismo no município de Cáceres.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>LUIZ LANDIM, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, MARCOS RIBEIRO, MAZÉH SILVA, PASTOR JÚNIOR, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7603/mocao_de_aplausos_para_os_medicos_do_ctr.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7603/mocao_de_aplausos_para_os_medicos_do_ctr.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS as ilustres MÉDICOS QUE ATUAM NO CENTRO DE TRATAMENTO DO RIM (CTR), no município de Cáceres-MT.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7609/mocao_de_repudio.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7609/mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>"Nos termos regimentais, o Vereador Flávio Negação – União Brasil e demais Vereadores que abaixo subscrevem requer à Mesa Diretora da Câmara Municipal de Cáceres/MT, ouvido o Plenário, apresentar MOÇÃO DE REPÚDIO em face da nomeação do Excelentíssimo Ministro da Justiça Flávio Dino para vaga de Ministro do Supremo Tribunal Federal.”</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7610/mocao_de_aplausos_sonia_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7610/mocao_de_aplausos_sonia_assinada.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita á nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe, uma Moção de Aplausos, à Sra. SONIA MARIA DE CAMPOS.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7611/mocao_pedro_miguel_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7611/mocao_pedro_miguel_assinada.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita á nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe, uma Moção de Aplausos, ao Sr. PEDRO MIGUEL PEREIRA.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7612/artemat_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7612/artemat_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita á nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe, uma Moção de Aplausos, à ASSOCIAÇÃO DOS ARTISTAS PLÁSTICOS DO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7615/mocao_de_aplausos_polciais_do_proerd.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7615/mocao_de_aplausos_polciais_do_proerd.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Policiais Militares  Coronel PM Óttoni Cézar de Castro Soares (comandante do 6° Comando regional) Tenente Coronel PM Guilherme Odilon Gahyva dos Santos (Sub Comandante do 6° comando regional), Tenente Coronel PM Luiz Marcelo da Silva (Comandante do 6° batalhão) Cabo PM Sander da Silva Gonçalves (instrutor do PROERD) Cabo PM Sullywan da Silva (instrutor do PROERD) por seus relevantes serviços prestados através do Programa Educacional de Resistência às Drogas e à Violência (PROERD) e por ter desemprenhado suas funções com dedicação, responsabilidade e humanismo no município de Cáceres.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7623/emissao_c626c078f2588556be98f82c_oficio-interno-6.047-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7623/emissao_c626c078f2588556be98f82c_oficio-interno-6.047-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos aos fiscalizadores da “Operação Lei Seca”</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MAZÉH SILVA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7631/emissao_ef6a342ffc5407e266753e36_oficio-interno-6.059-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7631/emissao_ef6a342ffc5407e266753e36_oficio-interno-6.059-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Ilustre Senhor José Antônio Caetano Cabral (Zé do Caramujo).</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_aplausos_musicos_assinada.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_aplausos_musicos_assinada.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicita à nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe,  MOÇÃO DE APLAUSOS aos MÚSICOS LOCAIS, residentes no município.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7652/emissao_e04616b99159f4ef33cb295b_oficio-interno-6.102-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7652/emissao_e04616b99159f4ef33cb295b_oficio-interno-6.102-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 do senhor (a) ALTAMIRO BATISTA DOS SANTOS_x000D_
 E MARIA DE FATIMA FERREIRA pela prestação e_x000D_
 dedicação aos serviços prestados junto ao Município_x000D_
 de Cáceres-MT.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_de_mocao_de_aplausos_de_crispim_geraldo_da_silva_11.12.2023.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_de_mocao_de_aplausos_de_crispim_geraldo_da_silva_11.12.2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE HOMENAGEM “IN MEMORIAM” ao Senhor CRISPIM GERALDO DA SILVA.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7666/emissao_e6edc8012249eebfe74a8b75_oficio-interno-6.187-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7666/emissao_e6edc8012249eebfe74a8b75_oficio-interno-6.187-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Ilustre Senhor Simeão Batista do Nascimento._x000D_
 É com profundo pesar que expresso as condolências e homenageio a memória do notável de Simeão Nascimento, um homem cuja força física e mental deixou uma marca indelével em nossas vidas. O Senhor Simeão faleceu no dia 10 de dezembro de 2023 com 87 anos.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7675/mocao_de_aplausos_dr._jose_eduardo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7675/mocao_de_aplausos_dr._jose_eduardo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Médico Urologista Dr. José Eduardo D. Moreira, por seus relevantes serviços prestados na saúde e por  desemprenhar suas funções com dedicação, responsabilidade e humanismo atendendo a população e trabalhando também junto a equipe da oncologia do Hospital Regional de Cáceres.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7685/mocao_de_aplausos_gupmpa_ambiental_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7685/mocao_de_aplausos_gupmpa_ambiental_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à CAPITÃ PM Thallita Kelen Fonseca Castrillon da Cruz, à 3º SGT PM Camila de Carvalho Faria Paes e ao 3º SGT PM José Rangel Ângelo Paes, membros da Guarnição da Polícia de Proteção Ambiental de Cáceres, que ministram importantes palestras de educação e respeito ao meio ambiente.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7689/mocao_de_pesar_ledir_viegas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7689/mocao_de_pesar_ledir_viegas.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da senhora LEDIR VIEGAS,  ocorrido no último dia 06 de dezembro de 2023 (quarta-feira), na cidade de Cáceres/MT.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7690/mocao_honra_ao_merio_do_sargento_corpo_de_bombeiro_-sinop-mt.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7690/mocao_honra_ao_merio_do_sargento_corpo_de_bombeiro_-sinop-mt.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, que seja encaminhado a presente MOÇÃO DE HONRA AO MÉRITO ao senhor (a) LÚDIO NOGUEIRA NEPONOCENO – 2º Sargento de Bombeiros Militar, Natural de Miranda-MS, nascido em 31/03/1974 pela prestação e dedicação aos serviços prestados pela Corporação, Cáceres-MT.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7696/mocao_de_pesar_jorge_melgarejo_romero.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7696/mocao_de_pesar_jorge_melgarejo_romero.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do senhor JORGE MELGAREJO Romero, ocorrido no último dia 12 de dezembro de 2023 (terça-feira), em decorrências de problemas cardíacos, na cidade de Cáceres/MT.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7703/emissao_6bbc4f9094284d95810a29ec_oficio-interno-6.344-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7703/emissao_6bbc4f9094284d95810a29ec_oficio-interno-6.344-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Ilustre Senhor Manuel da Silva Rodrigues.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7704/mocao_de_aplauso_assinada_leovaldo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7704/mocao_de_aplauso_assinada_leovaldo.pdf</t>
   </si>
   <si>
     <t>Preâmbulo: O vereador que abaixo subscreve solicita á nobre mesa consultada o augusto e soberano plenário, na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamento de praxe, uma Moção de Aplausos, ao Sr. LEOVALDO CEBALHO LEITE.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4155/mocao_de_pesar_vica.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4155/mocao_de_pesar_vica.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, nobres vereadores que honrosamente compõem este Parlamento. Temos plena consciência de que a outorga de uma honraria especial desta Casa é institucionalmente condicionada aos requisitos básicos e indispensáveis ao real merecimento do agraciado. Embora possa ser considerada singela, a homenagem plenária tem, na essência, a função e o objetivo de fazer justiça de reconhecimento perante a quem de fato o tenha feito por merecer. Regimentalmente a proposição de homenagem implica em elevada responsabilidade do indicante sobre a conduta e as reais qualidades do indicado._x000D_
 		O senhor Benedito Xavier de Souza Corbelino (Vica), como era conhecido pelos amigos, foi um grande filho de Cáceres. Procurador do Estado de carreira brilhante, foi promotor de Justiça em Cáceres, secretário de Segurança na gestão Dante de Oliveira e tantas outras funções. Vica morre aos 68 anos deixando esposa e filhos._x000D_
 		Ao exposto, senhor presidente, nobres colegas, solicito apoio unânime deste soberano Plenário para juízo e aprovação da presente Moção de Pesar.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4162/mocao_de_aplauso_-_fisioterapeutas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4162/mocao_de_aplauso_-_fisioterapeutas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos ilustres senhores FISIOTERAPEUTAS, pela atuação em nossos Hospitais e Centros de Saúde no enfrentamento e recuperação de pacientes acometidos pelo COVID-19 no Município.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4163/mocao_-_dr_emerson.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4163/mocao_-_dr_emerson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Dr. Emerson Pinheiro Leite pelos relevantes serviços prestados ao Município de Cáceres/MT.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/</t>
+    <t>http://sapl.caceres.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Miguel Augusto de Souza.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE CÁCERES-MT - CMCMT</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4177/mocao_de_pesar_052022.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4177/mocao_de_pesar_052022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora TAMARA ARRUDA CANELLAS, em nosso Município de Cáceres</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4210/mocao_-_amigos_do_bem_e_cia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4210/mocao_-_amigos_do_bem_e_cia.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para a Associação Amigos do Bem &amp; Cia pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>MESA DIRETORA DA CÂMARA MUNICIPAL DE CÁCERES-MT - MDCMC, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, PROFESSOR LEANDRO SANTOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4251/mocao_vara_trabalho_mesa_diretora.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4251/mocao_vara_trabalho_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Manutenção da vara do Trabalho de Cáceres, criada desde 27 de fevereiro de 1992, e que tanto ajudou e tem ajudado a preservar os Direitos Trabalhistas de nossos cidadãos Cacerenses.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4324/mocao_de_pesar_001_-_abel_cebalho_de_souza.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4324/mocao_de_pesar_001_-_abel_cebalho_de_souza.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Policial Ambiental Abel Cebalho Souza, com as devidas justificativas.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4333/mocao_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4333/mocao_1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora ZELIA CAMPOS CIRINO  em nosso Município.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4454/mocao_-_sub_ten_pm_francis_euripedes_de_araujo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4454/mocao_-_sub_ten_pm_francis_euripedes_de_araujo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor SUB TEN PM FRANCIS EURIPEDES DE ARAUJO.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4455/mocao_-_1_ten_pm_cleber_de_souza_ferreira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4455/mocao_-_1_ten_pm_cleber_de_souza_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor 1° TEN PM CLEBER DE SOUZA FERREIRA.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4456/mocao_-3_sgt_pm_marcio_pereira_simoes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4456/mocao_-3_sgt_pm_marcio_pereira_simoes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor 3° SGT PM MARCIO PEREIRA SIMOES</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4457/mocao_-_sd_pm_fabio_vanini_miranda.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4457/mocao_-_sd_pm_fabio_vanini_miranda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor, SD PM Fabio Vanini Miranda Santiago</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>MÁRILSI DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4541/aplauso_pdf_marilsi_policiais.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4541/aplauso_pdf_marilsi_policiais.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos seguintes Policiais da equipe força tática, equipe raio e equipe 6º Batalhão:_x000D_
 EQUIPE DE FORÇA TÁTICA_x000D_
 1° TEN. PM EDIMAR RODRIGUES DA CRUZ JÚNIOR                                                        3° SGT PM FÉLIX DA SILVA FILHO                                                                                       3° SGT PM VALDECI DE JESUS LIRA                                                                                 3° SGT NEILSON WILKER GONÇALVEZ BATISTA                                                           CB PM GILCIMAR FABRICIO SOUZA MORAES                                                                   CB PM FRANCISCO DE PAULA PERREIRA FORTES NETO                                                                    CB PM VALDINEI CLARO ALVES                                                                                                   SD PM MIGUEL AUGUSTO DO CARMO DA SILVA                                                         SD PM LUIZ FERNADO DA SILVA SANTOS                                                                       SD PM NERI SANTANA DE SOUZA FILHO                                                                                                 SD PM RODRIGO BARBOSA DA SILVA_x000D_
 _x000D_
 Estado de Mato Grosso                                                                                                                          Câmara Municipal de Cáceres                                                                                             _x000D_
 EQUIPE RAIO_x000D_
 3° SGT PM INILSON DE SOUZA ORTIZ                                                                            CB PM WELLERCLEYTON DE OLIVEIRA RAMOS                                                                  SD PM CARLOS ALBERTO DA S. BRETAS FILHO                                                           SD PM IVAN RAMOS DE OLIVEIRA_x000D_
 EQUIPE 6° BATALHÃO_x000D_
 3° SGT PM WALMIR CESAR DIAS DE MOURA                                                                  3° SGT PM RONI VAN PEREIRA DE OLIVEIRA                                                                 3° SGT PM AILSON JOSÉ CARDOZO                                                                                         CB PM DANIEL LEITE DA SILVA</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, MAZÉH SILVA, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4630/mocao_-_bete_araujo_dom_aquino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4630/mocao_-_bete_araujo_dom_aquino.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora, Bete Araújo (PSC), do município de Dom Aquino/MT</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4631/mocao_-_maria_de_souza_oliveira_dom_aquino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4631/mocao_-_maria_de_souza_oliveira_dom_aquino.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora, Maria de Souza Oliveira (PL), do município de Dom Aquino/MT</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4632/mocao_-_natalia_lopes_dom_aquino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4632/mocao_-_natalia_lopes_dom_aquino.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora, Natalia Lopes (PSB), do município de Dom Aquino/MT</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4633/mocao_-_hosana_do_mineiro_dom_aquino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4633/mocao_-_hosana_do_mineiro_dom_aquino.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora, Hosana do Mineiro(PL), do município de Dom Aquino/MT</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4634/mocao_-_lucia_borges_dom_aquino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4634/mocao_-_lucia_borges_dom_aquino.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora, Lúcia Borges(PSC), do município de Dom Aquino/MT</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4635/mocao_-_ivone_brandao_dom_aquino.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4635/mocao_-_ivone_brandao_dom_aquino.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Senhora, Ivone Brandão(PP), do município de Dom Aquino/MT</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>VALDENÍRIA, ENGENHEIRO CELSO SILVA, FRANCO VALÉRIO, ISAÍAS BEZERRA, JOÃO REZENDE, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, MÁRILSI DA SAÚDE, MAZÉH SILVA, ODENIR NERY GÁS E ÁGUA, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4701/mocao_de_pesar_sidney_maia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4701/mocao_de_pesar_sidney_maia.pdf</t>
   </si>
   <si>
     <t>Regimentalmente a proposição de homenagem implica em elevada estima ao senhor_x000D_
 SIDNEY GARCIA MAIA, pelo seu passamento na data de onze de maio de dois mil e vinte e dois_x000D_
 em Cáceres-MT.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4703/mocao_de_aplausos_ze_neto_e_cristiano.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4703/mocao_de_aplausos_ze_neto_e_cristiano.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre_x000D_
 Mesa, com anuência, na forma regimental, seja consignada_x000D_
 nos anais desta Casa, com os registros de ofício e_x000D_
 notíciamentos de praxe, uma MOÇÃO DE APLAUSOS , aos_x000D_
 CANTORES DA DUPLA SERTANEJA ZÉ NETO E_x000D_
 CRISTIANO, pelo gesto de solidariedade e reconhecimento_x000D_
 social junto para nosso Município.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4704/mocao_de_aplausos_samir.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4704/mocao_de_aplausos_samir.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre_x000D_
 Mesa, com anuência, na forma regimental, seja consignada_x000D_
 nos anais desta Casa, com os registros de ofício e_x000D_
 notíciamentos de praxe, uma MOÇÃO DE APLAUSOS ao_x000D_
 senhor SAMIR JOAQUIM CHAVES DA SILVA, pelo_x000D_
 reconhecimento social junto para nosso Município.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>ODENIR NERY GÁS E ÁGUA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4752/mocao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4752/mocao.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Senhores Vereadores que honrosamente compõem este Parlamento. Temos plena consciência de que a outorga de uma honraria especial desta Casa é institucionalmente condicionada aos requisitos básicos e indispensáveis ao real merecimento do agraciado. Embora possa ser considerada singela, a homenagem plenária tem, na essência, a função e o objetivo de fazer justiça de reconhecimento  perene a quem de fato o tenha feito por merecer. Regimentalmente a proposição de homenagem implica em elevada responsabilidade do indicante sobre a conduta e as reais qualidades do indicado._x000D_
 _x000D_
 _x000D_
     Ao Senhor Alcides Pereira de Barros Júnior, inscrito sob. CPF 010.351.871-16, nascido e criado em Cáceres-mt, passou no  concurso no serviço público como integrante do Corpo de Bombeiro 2° Sgt BM, lotado na 14°CIBM-MT de Juína._x000D_
 A homenagem é para ressaltar a importância da ação que estava de folga, se deslocava de Sinop a Juína, na ponte do rio Batelão, próximo de 75 km da cidade de Porto dos gaúchos, quando visualizou um acidente de trânsito. Foi relatado por populares o condutor do veículo teria perdido a visibilidade por conta da poeira vindo a cair na ponte com três vítimas.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4835/mocao_de_aplauso_do_sargento_zanetti_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4835/mocao_de_aplauso_do_sargento_zanetti_1.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres, representada pelo vereador Flávio Negação que a compõe e expressando o pensamento da sociedade Cacerense, concedeu a solenidade de moção de aplausos ao seguinte Sargento da Policia Militar do Município de Cáceres pelos relevantes serviços prestados ao município._x000D_
 1 - Sargento Edson Zanetti</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4836/30_anos_do_conselho_tutelar_mocao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4836/30_anos_do_conselho_tutelar_mocao.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente                                                                                         Senhores Vereadores_x000D_
      _x000D_
      A Câmara Municipal de Cáceres, representada pelo vereador Flávio Negação que a compõe e expressando o pensamento da sociedade Cacerense, concedeu a solenidade de moção de aplausos aos seguintes conselheiros do Município de Cáceres pelos relevantes serviços prestados ao município._x000D_
 _x000D_
 conselheiros_x000D_
 Viviane kelly Castro Santos Silva _x000D_
 Vivianny Mawara Lino Campos_x000D_
 Edileuza Silva Neves _x000D_
 Ana Rosa de Moraes Rodrigues _x000D_
 Cláudio Francisco de Assunção Filho_x000D_
 Niuara Jessica Artiaga Silva</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4838/mocao_de_aplausos_no_02_a_todos_os_jogadores_comissao_tecnica_e_diretoria_do_cacerense.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4838/mocao_de_aplausos_no_02_a_todos_os_jogadores_comissao_tecnica_e_diretoria_do_cacerense.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos os jogadores, comissão técnica e a diretoria do_x000D_
 Cacerense Esporte Clube pelo acesso à primeira divisão do_x000D_
 Campeonato Mato-grossense de Futebol.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4841/mocao_de_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4841/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR Á FAMILIA DO SR HÉLIO RODRIGUES BRANDAO, COM AS DIVIDAS JUSTIFICATIVAS.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4844/mocao_pesa_misleh_abdel.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4844/mocao_pesa_misleh_abdel.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR pelo passamento do ilustre senhor MISLEH ABDEL AZZIZ ALI em nosso Município de Cáceres.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>PASTORELLO, ANTÔNIO MAMEDES, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JOÃO REZENDE, LUIZ LANDIM, MANGA ROSA, MAZÉH SILVA, ODENIR NERY GÁS E ÁGUA, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4847/estado_de_mato_grosso-1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4847/estado_de_mato_grosso-1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, propõem à nobre Mesa, com anuência na forma regimental, que seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE REPÚDIO aos atos de violência proporcionados por torcida organizada do clube Mixto Esporte Clube na semifinal do Campeonato Mato-grossense 2022 - 2° Divisão.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4858/mocao_de_aplausos_areia_e_suor.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4858/mocao_de_aplausos_areia_e_suor.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve propõe à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplauso a todos os membros da diretoria do Projeto Cohab Nova Areia e Suor pelo brilhante trabalho que vem sendo desenvolvido por eles no Bairro Cohab nova e bairros adjacentes:</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>PROFESSOR DOMINGOS, VALDENÍRIA, ANTÔNIO MAMEDES, ISAÍAS BEZERRA, JOÃO REZENDE, LACERDA DO AKI, LUIZ LANDIM, MANGA ROSA, ODENIR NERY GÁS E ÁGUA, PASTOR JÚNIOR, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4929/mocao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4929/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo passamento do Ilustre Senhor GABRIEL ALVES DE MOURA NETO, ex-vereador, na cidade de Cáceres-MT</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>ANTÔNIO MAMEDES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4991/mocao_de_aplausos_secretaria_elis.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4991/mocao_de_aplausos_secretaria_elis.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a V.S.ª Elis Fernanda de Melo Silva, pelas relevantes ações no período em que esteve a frente da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4992/mocao_de_aplausos_carlos_alexandre_e_sarah_argenti.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4992/mocao_de_aplausos_carlos_alexandre_e_sarah_argenti.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Ilmo. Sr. Carlos Alexandre de Souza e a Ilma. Sra. Sarah Argenti Alvarenga pelos relevantes serviços em assistência laboratorial, Clínica Médica dispensados à população cacerense, através do Laboratório São Matheus.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5014/mocao_coroneis.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5014/mocao_coroneis.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações aos Ten. Coronéis da PM ÓTTONI CÉSAR CASTRO SOARES E LUIZ MARCELO DA SILVA, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5018/fernanda_cristina.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5018/fernanda_cristina.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Fernanda Cristina Borges Araújo Jesus</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5019/otavio_junior.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5019/otavio_junior.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Otavio Junior Lima de Sousa Caldas</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5020/paulo_henrique.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5020/paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Paulo Henryque de Carvalho Carneiro Geraldes</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5021/katherine_vacas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5021/katherine_vacas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Katherine Vaca Terrazas</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5022/maria_aparecida.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5022/maria_aparecida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Maria Aparecida Netto</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5023/ana_carolina.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5023/ana_carolina.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Ana Carolina Herculano Ermisdorff</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5024/eliane_ortiz.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5024/eliane_ortiz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Ilustre senhora Eliane Ortiz Figueiredo da Silva</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5025/karla_dos_santos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5025/karla_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Ilustre senhora Karla dos Santos Silva Souza</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5026/glayce_regina.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5026/glayce_regina.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Glayce Regina Bertini Ramos</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5027/carmilucia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5027/carmilucia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Carmilúcia de Jesus de Souza</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5028/leonco_alvaro.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5028/leonco_alvaro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Leonço Álvaro Costa Filho</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5029/luiz_reinaldo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5029/luiz_reinaldo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre senhor Luis Reinaldo Candido.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5030/henrique_yng.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5030/henrique_yng.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Henrique Yung Delbem</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5031/adir_soares.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5031/adir_soares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Adir Soares Machado Junior</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5032/ana_paula_fernandes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5032/ana_paula_fernandes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Ana Paula Fernandes Gomes</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5033/aline_rejano.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5033/aline_rejano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Aline Rejane Caxito Braga</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5034/izabel_santos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5034/izabel_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Izabel Santos Batista da Silva</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5035/lilia_monica.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5035/lilia_monica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Lília Mônica de Andrade Gonzaga Pinto</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5036/cristina_ferreira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5036/cristina_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Cristina Ferreira da Silva</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5037/dayane_marciano.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5037/dayane_marciano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Dayanne Marciano Moreno Guedes</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5038/0617_220719215834_001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5038/0617_220719215834_001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Glauber Gonçalves da Silva Ferreira</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>ROSINEI NEVES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5040/mocao_aplausos_policiais.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5040/mocao_aplausos_policiais.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve_x000D_
 Propõe a nobre Mesa com anuência de_x000D_
 forma regimental, seja consignada nos anais_x000D_
 desta Casa, com os registros de ofício e_x000D_
 notíciamentos de praxe, uma MOçÃO DE_x000D_
 APLAUSOS aos senhores da POLICIA_x000D_
 MILITAR do nosso município de Cáceres.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5042/0626_220721011054_001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5042/0626_220721011054_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS aos organizadores e patrocinadores do 39º Festival Internacional de Pesca de Esportiva – FIPE, realizado pela Prefeitura Municipal de Cáceres em julho de 2022.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5051/mocao_-_med_marcelo_de_oliveira_maciel.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5051/mocao_-_med_marcelo_de_oliveira_maciel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Marcelo de Oliveira Maciel</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5052/mocao_-_med_joel_garcia_alexandre.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5052/mocao_-_med_joel_garcia_alexandre.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Joel Garcia Alexandre</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5053/mocao_-_med_taise_neves_ferreira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5053/mocao_-_med_taise_neves_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Taíse Neves Ferreira</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5054/mocao_-_med_silvia_helena_franco_de_oliveira_rocha.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5054/mocao_-_med_silvia_helena_franco_de_oliveira_rocha.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Sílvia Helena Franco de Oliveira Rocha</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5055/mocao_-_med_raquel_gomes__de_moraes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5055/mocao_-_med_raquel_gomes__de_moraes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Raquel Gomes de Moraes</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5056/mocao_-_med_ledsilvia_de_almeida_silva_santos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5056/mocao_-_med_ledsilvia_de_almeida_silva_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Ledsilvia de Almeida Silva Santos</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5057/mocao_-_med__fabio_ourives.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5057/mocao_-_med__fabio_ourives.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Fábio Ourives</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5058/mocao_-_med__elis_fernanda_de_melo_silva.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5058/mocao_-_med__elis_fernanda_de_melo_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Elis Fernanda de Melo Silva</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_-_med__celio_aparecido_nogueira_de_moraes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_-_med__celio_aparecido_nogueira_de_moraes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Celio Aparecido Nogueira de Moraes</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5060/mocao_-_med__anne_camille_de_carvalho_campos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5060/mocao_-_med__anne_camille_de_carvalho_campos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Anne Camille de Carvalho Campos</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5061/mocao_-_med__rafaela_vila_ramos_de_faro.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5061/mocao_-_med__rafaela_vila_ramos_de_faro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Rafaela Vila Ramos de Faro</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5062/mocao_-_med__pedro_luiz_bezerra_moron.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5062/mocao_-_med__pedro_luiz_bezerra_moron.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Pedro Luiz Bezerra Moron</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5063/mocao_-_med__michelle_da_silva_espirito_santo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5063/mocao_-_med__michelle_da_silva_espirito_santo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Michelle da Silva Espírito Santo</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5064/mocao_-_med__lindomar_da_silva_costa.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5064/mocao_-_med__lindomar_da_silva_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Lindomar da Silva Costa</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5065/mocao_-_med__jussara_ramos_santos_evangelista.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5065/mocao_-_med__jussara_ramos_santos_evangelista.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Jussara Ramos Santos Evangelista</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5066/mocao_-_med__josiane_simoes_dos_santos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5066/mocao_-_med__josiane_simoes_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Josiane Simões dos Santos</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5067/mocao_-_med__giane_akimoto_furtado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5067/mocao_-_med__giane_akimoto_furtado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Giane Akimoto Furtado</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5068/mocao_-_med_florentino_jorge_da_costa_oliveira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5068/mocao_-_med_florentino_jorge_da_costa_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Florentino Jorge Da Costa Oliveira</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5069/mocao_-_med_fatima_aparecida_goncalves.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5069/mocao_-_med_fatima_aparecida_goncalves.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Fátima Aparecida Gonçalves</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5070/mocao_-_med_graziele_aguiar_dias.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5070/mocao_-_med_graziele_aguiar_dias.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ilustre senhora Graziele Aguiar Dias</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5071/mocao_-_med_moacir_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5071/mocao_-_med_moacir_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre senhor Moacir Rodrigues da Silva</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5105/mocao_aplausos_karate.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5105/mocao_aplausos_karate.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DEAPLAUSOS aos senhores Atletas de Karatê da Academia CBKD de Cáceres._x000D_
 Sobre isso estamos absolutamente tranquilos e certo de que os propostos homenageados sobrepuja em muito tais exigências, aos senhores da Policia Militar de nosso município de Cáceres; . José Tiago Minholi. . Héio fernando macedo. . lzaina Martins da Rocha Neves. O atleta José e Hélio foram vice campeões mundiais de karatê, em Belgrado capital da servia. E a senhora lzaina é Delegada da CBKD e responsável pela ida dos dois atletas.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5119/0739_220804011831_001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5119/0739_220804011831_001.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora da Câmara Municipal de Cáceres, entrega de Moção de Aplausos ao COLETIVO DE MULHERES NEGRAS DE CÁCERES, pelos relevantes serviços prestados a sociedade Cacerense e Matogrossense durante seus 05 anos de fundação.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5131/mocao_de_aplausos_no_04_mocao_de_aplausos_aos_cabos_da_pm_eder_dias_prado_e_daniel_silva_mendes.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5131/mocao_de_aplausos_no_04_mocao_de_aplausos_aos_cabos_da_pm_eder_dias_prado_e_daniel_silva_mendes.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve Propõe a nobre Mesa,_x000D_
 com anuência unânime do Augusto e Soberano Plenário, na forma_x000D_
 regimental, seja consignada nos anais desta Casa, Moção de_x000D_
 Aplausos ao CABO DA PM ÉDER DIAS PRADO e CABO PM DANIEL_x000D_
 SILVA MENDES, lotados no JUVAM.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5155/mocao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5155/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao PROF. JAMIL MANASFI e a VANESSA ARRUDA DE CARLI ESTEVES, pela Capacitação dos Servidores da Prefeitura Municipal de Cáceres e dos Servidores desta Câmara Municipal de Cáceres, realizado pela Prefeitura Municipal de Cáceres, entre os dias 03 a 05 de agosto de 2022.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>BIRA SOM</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5165/mocao_pedro_fidelis.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5165/mocao_pedro_fidelis.pdf</t>
   </si>
   <si>
     <t>Propõe a Moção de Aplausos ao Ilustre Senhor PEDRO FIDELIS DA SILVA FILHO</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5169/0802_220811210702_001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5169/0802_220811210702_001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DO SR. OSVALDO MARTINEZ, COM AS DEVIDAS JUSTIFICATIVAS.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5257/adaozinho_da_arpa_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5257/adaozinho_da_arpa_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com o registros de ofício e noticiamentos de praxe, MOÇÃO DE APLAUSOS ao ilustre senhor ADÃO CARDOSO DOS SANTOS</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5258/aline_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5258/aline_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, MOÇÃO DE APLAUSOS a ilustre senhora ALINE DE SOUZA SILVA</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5260/elizabete_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5260/elizabete_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, MOÇÃO DE APLAUSOS a ilustre senhora Elisabete Duarte Antunes Dutra.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5261/fernando_de_miranda_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5261/fernando_de_miranda_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, MOÇÃO DE APLAUSOS ao ilustre senhor Fernando de Miranda.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5262/gilberto_borges_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5262/gilberto_borges_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, MOÇÃO DE APLAUSOS ao ilustre senhor GILBERTO BORGES DE LIMA</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5263/ivana_fanai_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5263/ivana_fanai_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, MOÇÃO DE APLAUSOS a ilustre senhora Ivana Fanaia Batista</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5264/regina_maria_da_cruz__mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5264/regina_maria_da_cruz__mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, MOÇÃO DE APLAUSOS a ilustre senhora Regina Maria da Cruz</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5265/santana__mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5265/santana__mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, MOÇÃO DE APLAUSOS ao ilustre senhor MANOEL SANTANA DA SILVA RODRIGUES</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5266/valdeir_moreira_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5266/valdeir_moreira_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, MOÇÃO DE APLAUSOS ao ilustre senhor Valdeir Moreira dos Santos.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5267/wellington_fernandes__boi_mocao_de_aplausos_2022..pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5267/wellington_fernandes__boi_mocao_de_aplausos_2022..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, MOÇÃO DE APLAUSOS ao ilustre senhor Wellington Fernandes da Silva.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5288/mocao_gabriel_santos_de_oliveira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5288/mocao_gabriel_santos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para ilustre Sr. Gabriel Santos de Oliveira, aluno do Projeto Social “Força Tática Pantanal Jiu-Jitsu”, onde compete dentro e fora do Município de Cáceres.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5289/mocao_projeto_social_jiu_jitsu_marcus_copia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5289/mocao_projeto_social_jiu_jitsu_marcus_copia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre Sr. Marcus Vinícius Rosa, Tenente da Força Tática e professor do Projeto Social ‘Jiu-Jitsu Força Tática Pantanal,onde ensina e acompanha os atletas nas competições, dentro e fora do Município de Cáceres.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5292/mocao_-__projeto_social_jiu-jitsu_klismann_marcos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5292/mocao_-__projeto_social_jiu-jitsu_klismann_marcos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre Sr. Klismann Marcos Ribas Nogueira, aluno do Projeto Social “ADNA Jiu-Jitsu”, onde compete dentro e fora do Município de Cáceres.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5328/mocaoooo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5328/mocaoooo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. GEOVANIL ANTÔNIO DE ALMEIDA</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>PROFESSOR MARQUINHOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5374/mocao_de_aplausos_ver._marquinhos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5374/mocao_de_aplausos_ver._marquinhos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para os membros da augusta e Respeitável Loja Simbólica Luz do Ocidente do Município de Cáceres pelos serviços prestados de conhecimento e de ação social voltado para o crescimento intelectual, moral e cívico a favor do povo Cacerense.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5432/mocao_de_aplausos_odontologos_de_caceres.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5432/mocao_de_aplausos_odontologos_de_caceres.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos ilustres senhores e senhoras, Alessandra Andrade Orro Silva, Denis Marcelo Granado, Denise da Costa Boamorte Cortela, Keiko Christie Hayashida Silva, Luis Roberto Delfim, Mauro Luis Crestani, Melissa Fabia Moretto, Moises Moretto, Suzana Garcia Araujo Nunes, Rita Sthephane Rocha Tubino, Vicente de Paulo Moreira Nunes, Waneska Pinto Mota Souza, Emilli Rodrigues Muniz, Gabriella Barrosso Felipe, Gregório Garcia Lobato Lopez, Nilson Edmundo de Moraes Junior, Rodrigo Antônio Mancuso Ruy Guimarães, Simone Castrillon Leiva Rolim, Tammy Dos Santos Alvarez Costa, Lorena Douradinho Salomé, Luis Eduardo Borges, Rennan Raphael De Oliveira Campos, Odontólogos da Rede Pública do Município de Cáceres.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5438/novo_modelo_indicacao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5438/novo_modelo_indicacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve  Solicita a nobre Mesa consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE  APLAUSO a Senhora Laurinda Catarina de Oliveira.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5439/mocao_pesar_roberto_01.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5439/mocao_pesar_roberto_01.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe MOÇÃO DE PESAR pelo passamento do senhor ROBERTO CARLOS FERREIRA MENDES, em nosso Município de Cáceres.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5443/mocao_-_enio_costa.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5443/mocao_-_enio_costa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Sr. Ênio Costa, um dos últimos condutores de boiada de Mato Grosso, ocorrido no último dia 01 de outubro de 2022, na cidade de Cuiabá/MT.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PROFESSOR DOMINGOS, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, MARCOS RIBEIRO, MAZÉH SILVA, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5445/sebastiao_teles_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5445/sebastiao_teles_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do SR. SEBASTIÃO REIS TELES, ocorrido no dia 04 de outubro de2022 (terça-feira), na cidade de Cuiabá/MT.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5488/mocao_de_aplauso_academia_wkan.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5488/mocao_de_aplauso_academia_wkan.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos atletas que representaram o município de Cáceres e o Estado de Mato Grosso no campeonato Brasileiro de Karatê.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5491/mocao_de_pesar_sr._enio_ferreira_da_costa.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5491/mocao_de_pesar_sr._enio_ferreira_da_costa.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do SR, Ênio Ferreira da Costa, ocorrido no último dia 1° de outubro de 2022, na cidade de Cuiabá/MT”</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5497/mocao_de_aplauso_professora.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5497/mocao_de_aplauso_professora.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS e CONGRATULAÇÕES a PROFESSORA REGINA MENACHO DE OLIVEIRA</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5604/mocao_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5604/mocao_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família, pelo falecimento do Sr. Jomar Quidá, ex-vereador pelo Município de Cáceres - MT.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5605/mocao_de_pesar_-_laurinda_catarina_de_oliveira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5605/mocao_de_pesar_-_laurinda_catarina_de_oliveira.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da SRA. LAURINDA CATARINA DE OLIVEIRA, ocorrido no último dia 07 de novembro de 2022 (segunda-feira), nesta cidade de Cáceres/MT:”</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5614/mocao_10.11_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5614/mocao_10.11_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às Cooperadoras que desempenham a função de limpeza manual de ruas e avenidas no município de Cáceres.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_-_catadaores_de_lixo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_-_catadaores_de_lixo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS e CONGRATULAÇÕES a TODOS OS CATADORES_x000D_
 DAS COLETAS SELETIVAS DA ASSOCIAÇÃO DE CATADORES DE MATERIAIS_x000D_
 RECICLÁVEIS DE CÁCERES - ASCARC E A TODOS OS FUNCIONÁRIOS QUE_x000D_
 TRABALHAM NA COLETA DE LIXO ORGÂNICO, POR MEIO DO CAMINHÃO DE_x000D_
 LIXO, DA AUTARQUIA ÁGUAS DO PANTANAL</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5706/m_01_2022_fran_paula.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5706/m_01_2022_fran_paula.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à senhora Francileia Paula de Castro, que compõe a equipe de Transição de Governo do Presidente eleito, Luiz Inácio Lula da Silva, defendendo a Agroecologia e a soberania alimentar. _x000D_
 A senhorita Francileia Paula de Castro é Mestra em Saúde Pública - ENSP/FIOCRUZ, Engenheira agrônoma graduada pela Universidade do Estado de Mato Grosso - UNEMAT, Técnica Florestal titulada pelo Instituto Federal de Mato Grosso - IFMT, Educadora Popular da Federação de Órgãos para Assistência Social e Educacional -FASE no Mato Grosso, Vice Presidenta da Associação Brasileira de Agroecologia - ABA na região Centro Oeste; Pesquisadora dos temas: impactos dos agrotóxicos na saúde e ambiente, agroecologia, racismo e sistemas alimentares e sistemas agrícolas _x000D_
 tradicionais no Brasil.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5707/mocao_de_aplausos_no_05_para_o_sr._leandro_de_almeida.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5707/mocao_de_aplausos_no_05_para_o_sr._leandro_de_almeida.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Srº Leandro de Almeida, Diretor Adjunto da Diretoria Regional de Educação da Seduc (DRE), pelos relevantes serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5708/mocao_de_aplausos_no_06_para_o_sra_soeli_aparecida_rossi.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5708/mocao_de_aplausos_no_06_para_o_sra_soeli_aparecida_rossi.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Srª Soeli Aparecida Rossi, Diretora Regional de Educação da Seduc (DRE), pelos relevantes serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>LACERDA DO AKI, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5711/mocao_de_protesto_01_assinado.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5711/mocao_de_protesto_01_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO aos atos contrários ao Estado de Direito perpetrados por Alexandre de Moraes, Ministro do Supremo Tribunal Federal e Presidente do Tribunal Superior Eleitoral._x000D_
 Requer à Mesa Diretora, na forma regimental, seja inserido em ata moção de protesto aos atos contrários ao Estado de Direito, perpetrados por Alexandre de Moraes, Ministro do Supremo Tribunal Federal e Presidente do Tribunal Superior Eleitoral.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5740/mocao_de_aplausos_medicos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5740/mocao_de_aplausos_medicos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos profissionais Médicos do programa Mais Médicos que desemprenharam nas Unidades de Saúde da Família suas funções com dedicação, responsabilidade e humanismo no município de Cáceres.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, PROFESSOR LEANDRO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5755/mocao_de_pesa_betto_2_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5755/mocao_de_pesa_betto_2_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo passamento do Ilustre Senhor ALBERTO ROSA DE CARVALHO.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5756/mocao_de_aplausos_motoristas_da_saude.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5756/mocao_de_aplausos_motoristas_da_saude.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos ilustres senhores, Carlos Teodoro Espinosa Gomes, Cláudio Donizete Bruneri, Daniel Xavier do Carmo, Donizete da Silva Leite, Fábio Luiz Santos Lourenço, Francinei do Espirito Santo Soares, Florentino Jorge da Costa Oliveira, Francisco de Assis Campos, Iliseu Nascimento Aguilera, José Carlos Anselmo Azeredo, José Luiz da Silva, José Carlos Gonçalez do Nascimento, José Fernando de Souza Neto, Helison Soares dos Santos, Laudelino Manoel de Miranda, Lazaro Eugênio Teixeira, Lucien Guilherme da Silva, Luiz de Matos Bejarano, Mocyr Ramos Leite, Rilson do Espirito Santo, Sander José da Silva, Silvano Alves da Silva, Thiago Venuti de Souza Calvario, Valdevino Inocêncio da Silva, Gilson Martins de Carvalho, Dilson Limpias Ortiz, Manoel Eduardo da Silva, Marcio Almeida de Oliveira, Marcelo de Assunção Murtinho, Moises Pereira da silva, motoristas da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5760/mocao_de_aplauso_-_ana_lia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5760/mocao_de_aplauso_-_ana_lia.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS e CONGRATULAÇÕES a EXCELENTÍSSIMA JUÍZA FEDERAL ANA LYA FERRAZ DA GAMA FERREIRA, a DIRETORA DA ESCOLA VITÓRIA REGIA, NOELI SONAQUI, aos ALUNOS E ALUNAS QUE PARTICIPARAM DO PROJETO FALANDO_x000D_
 DIREITO e aos PALESTRANTES DO REFERIDO_x000D_
 PROJETO.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/mocao_de_pesar_mirian.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/mocao_de_pesar_mirian.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR a ilustre senhora MIRIAM BENEDITA MOREIRA MENEZES, pela prestação e dedicação aos serviços, junto ao Município de Cáceres."</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/scan_20210211_0001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/scan_20210211_0001.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da ilustre Senhora Emilia Atala.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_mocao_rotary_-_ver._isaias.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_mocao_rotary_-_ver._isaias.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, uma Moção de Aplausos ao Rotary Clube de Cáceres, pelos relevantes serviços sociais prestados em nosso Município consubstanciado na seguinte Proposição Plenária:</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>LACERDA DO AKI, FLÁVIO NEGAÇÃO, MARCOS RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/repudio.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/repudio.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES LACERDA DO AKI, FLÁVIO NEGAÇÃO, E MARCOS RIBEIRO, PROPÕE AO AUGUSTO E SOBERANO PLENÁRIO, NA FORMA REGIMENTAL QUE SEJA REGISTRADO NOS ANAIS DESTA CASA DE LEIS, UMA MOÇÃO DE REPÚDIO AO JORNAL RD NEWS E JORNAL OESTE, PELOS FUNDAMENTOS A SEGUIR.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_covid19.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_covid19.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Trabalhadores da Saúde que atuam hoje no Setor Covid19 enfrentamento da Pandemia do Corona vírus.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/mocao_eloa.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/mocao_eloa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. ELOÁ LUCCHESI RIBEIRO, pelos relevantes serviços prestados ao Município de Cáceres.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/mocao_aplausos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/mocao_aplausos.pdf</t>
   </si>
   <si>
     <t>Declara moção de aplaudo aos profissionais da Saúde Médicos, Enfermeiros, Técnicos em Enfermagem, Fisioterapeuta e outros.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3011/mocao_pesar_wagner_possan.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3011/mocao_pesar_wagner_possan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ao ilustre senhor WAGNER JOÃO POUSSAN.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/scan_20210702_0001-3.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/scan_20210702_0001-3.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos as nobres e valorosas mulheres negras, escolhidas por_x000D_
 representatividade nos diversos setores, classes e ofícios desempenhados no município de_x000D_
 Cáceres, em comemoração alusiva ao dia 25 de julho dia Internacional da Mulher Negra_x000D_
 Latino Americana Caribenha e também dia Nacional de Tereza de Benguela.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3146/mocao_de_aplausos_depudados_empaer.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3146/mocao_de_aplausos_depudados_empaer.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma Moção DE Aplausos aos ilustres NOBRES DEPUTADOS ESTADUAIS DA .ASSEMBLEIA LEGISLATIVA DO ESTADO DE_x000D_
 MIATO GROSSO, pela aprovação da proposta de Emenda a Constituição 10/2021, que prevê a reintegração de 61 profissionais excluídos do quadro de servidores da Empresa Mato-Grossense de Pesquisa a Assistencia e Extensão Rural (EMPAER).</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3166/mocao_deputados.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3166/mocao_deputados.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e notíciamentos de praxe, uma MOÇÃO DE APLAUSOS aos ilustres NOBRES DEPUTADOS ESTADUAIS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO, pela aprovação da Proposta de Emenda à Constituição 10/2021, que prevê a reintegração de 61 profissionais excluídos do quadro de servidores da Empresa Mato-Grossense de Pesquisa a Assistência e Extensão Rural (EMPAER).</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3192/scan_20210729_0001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3192/scan_20210729_0001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e reconhecimento aos profissionais envolvidos na vacinação contra o Covid-l9, pelos relevantes_x000D_
 serviços prestados à população cacerense.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/mocao_de_aplausos_prof._olegario.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/mocao_de_aplausos_prof._olegario.pdf</t>
   </si>
   <si>
     <t>"Declara moção de aplauso ao Instituto Federal de Mato Grosso - Campus Cáceres Prof. Olegário Baldo."</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3258/mocao_loro_jose.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3258/mocao_loro_jose.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de PESAR ao ilustre SENHOR JOSÉ ADILSON PIRES DE ALMEIDA.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>LACERDA DO AKI</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_pr_valen.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_pr_valen.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre mesa, com anuência na forma regimental, seja consignada nos anais desta casa, com os registros de ofício e noticiamentos de praxe, uma moção de aplausos, ao ilustre senhor VALENTIM BALBINO DE SOUZA, como Pastor Presidente da Assembleia de Deus (Ministério Belém) de Cáceres e Região</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>PASTORELLO, ENGENHEIRO CELSO SILVA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, LACERDA DO AKI, MANGA ROSA, MARCOS RIBEIRO, MAZÉH SILVA, PACHECO CABELEIREIRO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, PROFESSOR LEANDRO SANTOS, VALDENÍRIA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3316/img_0012.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3316/img_0012.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem propõem à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE REPÚDIO à Proposta de Emenda Constitucional – PEC 32/2020, referindo-se  à  Reforma  Administrativa,  ou  seja,  o desmonte de todo o Serviço Público do nosso País.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3325/mocao_de_aplausos_policiais_e_bombeiros.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3325/mocao_de_aplausos_policiais_e_bombeiros.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres, representada pelo vereador Flávio Negação  concedeu a solenidade de moção de aplausos aos seguintes Policiais Militares de Porto Esperidião, Salim Ale de Campos Unter, Keneti Antero de Paula, Ariel Allersdorfer Moraes e Bombeiro Militares de Cáceres José Agnaldo Ribeiro e Rodrigo Porto Venturoso de Oliveira pelos relevantes serviços prestados ao município quando a frente da Base de Polícia Comunitária e Bombeiros na cidade de Porto Esperidião e Cáceres.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3352/mocao_de_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3352/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Ilustre Senhor JOSÉ DA SILVA ARAÚJO, uma das grandes lideranças políticas em Cáceres-MT.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>ENGENHEIRO CELSO SILVA, PASTOR JÚNIOR, PROFESSOR DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3372/mocao_de_aplausos_brasilia_df.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3372/mocao_de_aplausos_brasilia_df.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Ministro da Saúde Marcelo Antônio Cartaxo Queiroga Lopes, ao Senador da República Carlos Henrique Baqueta Favaro, ao Deputado Federal Neri Geller e ao Deputado Estadual Valmir Luiz Moretto pela diligência nas ações que impactarão positivamente nos serviços oferecidos aos nossos munícipes.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3377/mocao_adilson.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3377/mocao_adilson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Policial Penal ADILSON SILVA DO AMARAL</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3378/mocao_fabiana.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3378/mocao_fabiana.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Policial Penal FABIANA AMARAL ANDRADE</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3379/mocao_romilson.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3379/mocao_romilson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao policial penal ROMILSON SIMONCELOS DE FREITAS</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3392/rubens.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3392/rubens.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento do Sr. ALOISIO COSTA ALVES</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3443/mocao_nelson_ortega_da_silva.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3443/mocao_nelson_ortega_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Policial Penal Nelson Ortega da Silva</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>VALDENÍRIA, PROFESSOR DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3471/mocao_gazin.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3471/mocao_gazin.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao ilustre senhor Mário Valério Gazin, pela campanha Pintando 7 em Prol da APAE de nosso Município.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3473/mocao_-_padre_orlando.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3473/mocao_-_padre_orlando.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Padre Orlando Tito Filho pelos relevantes serviços prestados ao Município de Cáceres.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3474/mocao_-_padre_geraldo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3474/mocao_-_padre_geraldo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Padre Geraldo José dos Santos pelos relevantes serviços prestados ao Município de Cáceres.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/mocao_-_rauni.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/mocao_-_rauni.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Rauni Vilasboas Valentim.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/mocao_-_diego.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/mocao_-_diego.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Diego Vicente Martins Pastor.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/mocao_-_ronaldo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/mocao_-_ronaldo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Ronaldo Gonçalves Ribeiro.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/mocao_-_ismael.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/mocao_-_ismael.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Ismael Diniz do Espirito Santo.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>VALDENÍRIA, ISAÍAS BEZERRA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3573/mocao_de_pesar_luciane_cristina.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3573/mocao_de_pesar_luciane_cristina.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE PESAR a senhora LUCIANE CRISTINA RODRIGUES DA SILVA BARROS pela prestação e dedicação aos serviços, junto ao Município de Cáceres.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>PASTOR JÚNIOR, ISAÍAS BEZERRA, MARCOS RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3596/scan_20211008_0001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3596/scan_20211008_0001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos nobres agentes da Polícia Penal lotados no município de Cáceres/MT, devido à eficácia do trabalho prestado e comprometimento oferecidos aos nossos munícipes, e em todo o Estado.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3616/mocao_aplausos_banda_quartel.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3616/mocao_aplausos_banda_quartel.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e notíciamentos de praxe, uma MOÇÃO DE APLAUSOS aos ilustres senhores músicos da Banda de Musica do C Fron JAURU/ 66° BI Mtz, pelas honrosas apresentações em nosso Município.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3645/mocao_de_aplausos_coordenador_do_cartorio_elitoral_de_caceres.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3645/mocao_de_aplausos_coordenador_do_cartorio_elitoral_de_caceres.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a V.S.ª Yuri da Costa e Faria, Analista Judiciário do TRE/MT, pelos relevantes serviços prestados em prol da sociedade cacerense enquanto esteve na condição de Coordenador do Cartório Eleitoral da 6ª Zona, em Cáceres/MT,  pela forma cuidadosa e eficiente com que desenvolveu suas funções a frente da referida repartição pública onde esteve lotado por pouco mais de 10 (dez) anos, período que angariou o respeito e admiração de juízes, promotores, autoridades, servidores e colaboradores.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3671/mocao_de_pesar_alzira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3671/mocao_de_pesar_alzira.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe MOÇÃO DE PESAR pelo passamento da ilustre senhora ALZIRA PEREIRA DA SILVA, em nosso Município de Cáceres.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3672/mocao_aplausos_ten_cel_luciana.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3672/mocao_aplausos_ten_cel_luciana.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e notíciamentos de praxe, uma MOÇÃO DE APLAUSOS a ilustre senhora Comandante  Regional Bombeiro Militar V (CRBM V), LUCIANA BRANDÃO DA SILVA, pelos relevantes serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3685/mocao_de_aplauso_motorista_do_municipio.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3685/mocao_de_aplauso_motorista_do_municipio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres, representada pelo vereador Flávio Negação que a compõe e expressando o pensamento da sociedade Cacerense, concedeu a solenidade de moção de aplausos aos Motorista de transporte escolar do Município de Cáceres pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3697/mocao_-_seu_nego.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3697/mocao_-_seu_nego.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Miguel de Arruda Ribeiro, conhecido como “Seu Nego”.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3739/mocao_de_aplausos_-_agentes_de_endemias_e_auxiliares_de_servicos_gerais_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3739/mocao_de_aplausos_-_agentes_de_endemias_e_auxiliares_de_servicos_gerais_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos ilustres AGENTES COMUNITÁRIOS DE ENDEMIAS DA SAÚDE e AUXILIARES DE SERVIÇOS GERAIS dos polos de Saúde_x000D_
 do Municípios, pelos relevantes serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/mocao_de_aplausos_alunos_unemat.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/mocao_de_aplausos_alunos_unemat.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos ilustres senhores ALUNOS ATLETAS E PROFESSORES DA UNEMAT, pela participação no Campeonato Estadual de Atletismo e a conquista de medalhas para nosso Município.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/mocao_ambrosina.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/mocao_ambrosina.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticíamentos de praxe MOÇÃO DE PESAR pelo passamento da ilustre senhora AMBROSINA MESSIAS RODRIGUES SERRÃO, em nosso Município de Cáceres.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/mocao_-_caceres_mil_grau.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/mocao_-_caceres_mil_grau.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a página denominada “Cáceres mil grau” nas redes sociais, pelos relevantes serviços prestados ao Município de Cáceres.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/mocao_fase.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/mocao_fase.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a ser concedida a FASE – Federação de Órgãos para Assistência Social e Educacional – foi fundada em 1961.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, PROFESSOR DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/mocao_-_darlan_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/mocao_-_darlan_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Darlan Brunel de Carvalho, em reconhecimento a sua trajetória como fotógrafo e consequente representatividade no município de Cáceres.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>ISAÍAS BEZERRA, MANGA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/mocao_pesar_laurinda.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/mocao_pesar_laurinda.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família, pelo falecimento da Senhora LAURINDA COELHO DE QUEIROZ, ocorrido no último dia 21 de novembro de 2021, nesta cidade de Cáceres/MT.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/mocao_de_pesar.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Sro. Cândido Pereira de Oliveira, ocorrido no dia 28 de novembro de 2021, em nossa cidade de Cáceres.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/mocao_-_ana_fanaia.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/mocao_-_ana_fanaia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Ilustre Senhora Ana Carolina Fanaia Monteiro, em reconhecimento por seu trabalho como idealizadora do Projeto Natal Feliz realizado na cidade de Cáceres/MT.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/mocao_de_aplauso_dos_policias_do_caramujo_2.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/mocao_de_aplauso_dos_policias_do_caramujo_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos seguintes Policiais Militares: Policiais Militares do NÚCLEO DE POLÍCIA MILITAR - DISTRITO DE SANTO ANTONIO DO CARAMUJO_x000D_
 SUB TEN. PM REDENTOR REGINALDO DAS NEVES _x000D_
 1° SGT PM BENEDITO FÁBIO RODRIGUES DA SILVA _x000D_
 2° SGT PM MANOEL LEMES DA SILVA _x000D_
 3° SGT PM W ALDENIR MIRANDA SILVA _x000D_
 3° SGT PM EMANOEL CARLOS PEREIRA _x000D_
 3° SGT PM MAURENIL ESTÁCIO DA CRUZ _x000D_
 3° SGT PM ANTÔNIO DOMINGOS NETO _x000D_
 3° SGT PM ERMENEGILDO PÉRIS DA SILVA _x000D_
 3° SGT PM DOUGLAS SILVA HELENO DE JESUS _x000D_
 CB PM ELTON CARLOS PEREIRA DIAS ZANETTI  _x000D_
 CB PM VANDERLEI FARIAS PEREIRA _x000D_
 SD PM MOZART DOMINGOS DOS SANTOS _x000D_
 _x000D_
 ÁREA DE ATUAÇÃO DE COMBATE A CRIMES DE DIVERSAS NATUREZAS: _x000D_
 • DISTRITO DE CARAMUJO; • DISTRITO DE HORIZONTE D'OESTE; • DISTRITO DE CLARINÓPOLIS; _x000D_
 _x000D_
  COMUNIDADES: • SÃO GERALDO; • SÃO FRANCISCO; • PÉ DE ANTA; • BARRA NOVA; • SANTA LUZIA; • QUATRO BOCAS; • CACIMBA; • LIMÃO.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/mocao_-_josias_-papa_leguas.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/mocao_-_josias_-papa_leguas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Josias Lima Barbosa, “Papa Léguas”, em reconhecimento a sua trajetória como atleta e consequente representatividade no município de Cáceres/MT.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/mocao_-miranda.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/mocao_-miranda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustre Senhor Durvalino Batista Pinto de Miranda, em reconhecimento a sua trajetória como atleta e consequente representatividade no município de Cáceres/MT.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/mocao_-_vagner.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/mocao_-_vagner.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao llustre Senhor Vagner de Moraes Alamino pelos relevantes serviços prestados ao Município de Cáceres/MT.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_aplausos_os_bombeiros.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_aplausos_os_bombeiros.pdf</t>
   </si>
   <si>
     <t>Solicitação de  MOÇÃO DE APLAUSOS aos ilustres BOMBEIROS MILITARES – 2ª COMPANHIA INDEPENDENTE DO CORPO DE BOMBEIRO DE MATO GROSSO, pelos relevantes serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/mocao_de_aplausos_fiscais.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/mocao_de_aplausos_fiscais.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve_x000D_
 Propõe à nobre Mesa, com anuência, na_x000D_
 forma regimental, seja consignada nos anais_x000D_
 desta Casa, com os registros de ofício e_x000D_
 notíciamentos de praxe, uma MOçÃO DE_x000D_
 APLAUSOS aos senhores Fiscais de Obras,_x000D_
 Postura e Defesa</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/img_0001.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/img_0001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao membros do Conselho da Comunidade de Cáceres, pelos excelentes_x000D_
 trabalhos realizados.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS e CONGRATULAÇÕES a todos os SERVIDORES DA CÂMARA MUNICIPAL DE CÁCERES.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/mocao_menbros_ondeca.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/mocao_menbros_ondeca.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de oficio e notíciamentos de praxe, uma MOÇÃO DE APLAUSOS aos ilustres MEMBROS DA OMDECA, PARA AS PAMONHEIRAS E AO JORNALISTA ESMERALDO RODRIGUES, pelos relevantes serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/mocao_bombeiros.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/mocao_bombeiros.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres, representada pelo vereador Flávio Negação que a compõe e expressando o pensamento da sociedade Cacerense, concedeu a solenidade de moção de aplausos aos seguinte Bombeiros Militar do Município de Cáceres pelos relevantes serviços prestados ao município. São eles:_x000D_
 1 - Cabo Eduardo Ferreira Bergano_x000D_
 2 - Sargento Valdemir de oliveira_x000D_
 3 - Subtenente José Carlos da Mota</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/mocao.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/mocao.pdf</t>
   </si>
   <si>
     <t>Solicitação de MOÇÃO DE APLAUSOS aos ilustres FUNCIONÁRIOS DO HOSPITAL SÃO LUIZ, pelos relevantes serviços prestados em nosso Município no período pandêmico.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/mocao_-_lorena.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/mocao_-_lorena.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Miss Infantil Lorena Balestrim Moura de Almeida Cunha, em reconhecimento por seus títulos como Miss e por representar o município de Cáceres/MT.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>ALENCAR BICICLETAS</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/mocaonatalino-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/mocaonatalino-otimizado_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. NATALINO ANACLETO DA COSTA, pelos relevantes serviços prestados ao nosso Município.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>WAGNER BARONE</t>
   </si>
   <si>
     <t>Moção de pesar à família do Saudoso Ivaldo Paes Landim que faleceu no dia 09/02/2020.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/mocao_pesar_joao_titao-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/mocao_pesar_joao_titao-otimizado_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe a nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE PESAR ao ilustre Senhor JOÃO ALVES DA CUNHA conhecido por( JOÃO DE TITÃO)_x000D_
 Senhor Presidente, nobres vereadores que honrosamente compõem este Parlamento. Temos plena consciência de que a outorga de uma honraria especial desta Casa e' institucionalmente condicionada aos requisitos básicos e indispensáveis ao real merecimento do agraciado. Embora possa ser considerada singela, a homenagem plenária tem, na essência, a função e O objetivo de fazer justiça de reconhecimento perene a quem de fato o tenha feito por merecer. Regimentalmente a proposição de homenagem implica em elevada responsabilidade dos indicantes « sobre a conduta e as reais qualidades dos indicados. 4' Sobre isso estamos absolutamente tranquilos e certos de que as propostas homenageados sobrepuja em muito tais exigências, aos 91 anos, O senhor ]oão Alves da Cunha, conhecido como joão de Titão, legítimo filho Cacerense, pessoa_x000D_
 da melhor qualidade que com sua simplicidade e carinho conquistava a todos, sempre trazendo uma palavra de carinho e otimismo. Ao exposto, senhor presidente, nobres colegas, solicito apoio unânime deste soberano Plenário para juízo e aprovação da presente propositura._x000D_
 Sala das Sessões, [ 7 de Março de 2020.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/mocao_de_pesar_sargento_henrique-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/mocao_de_pesar_sargento_henrique-otimizado_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ao ilustre Senhor ANTONIO HENRIQUE LEITE (SARGENTO HENRIQUE).</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/924.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/924.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte do Neurocirurgião José Roberto Alvares, ocorrida no dia 29 de março de 2020.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>CREUDE DA AREEIRA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/scan_20200518_191813176.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/scan_20200518_191813176.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de José Pinto Miranda, no dia 15 de maio de 2020.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>ZÉ EDUARDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/1311.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/1311.pdf</t>
   </si>
   <si>
     <t>Requer Moção de pesar pelo passamento do Professor Adriano Silva, no dia 03 de junho de 2020.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/scan_20200728_114733542.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/scan_20200728_114733542.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Técnico de Enfermagem Sr. Erivelton Luciano Silva Martins, no dia 23 de julho de 2020.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/scan_20200821_110929203.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/scan_20200821_110929203.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente e nobres colegas Vereadores que honrosamente compõem este Parlamento. Antes de mais, peço que façamos um minuto de silêncio em homenagem póstuma ao ilustre, sr. Jayme Vittorazi._x000D_
 	Ato contínuo, Senhor Presidente, tomo a liberdade de apresentar ao Soberano Plenário a presente Moção, como forma de expressar oficial e perenemente o respeito, a admiração e a estima que nutrimos pelo grande homem e pela digna conduta como cidadão, fora sempre um exemplo como pessoa, exemplo de cidadania, de honradez, um trabalhador de conduta ilibada, maravilhoso pai e avó, um exemplo de lealdade e companheirismo, que muito contribuiu para a sociedade, foi um dos fundadores do município de Lambari d’Oeste, e cuja a história de vida e de trabalho dispensa maiores comentários, porquanto é um espelho que reflete e há de refletir sempre na memória do povo cacerense._x000D_
 	Com efeito Senhor Presidente, nobres pares, a ausência deste companheiro e defensor da família, deixa aberta uma lacuna impreenchível na história desta cidade e luto no coração do povo cacerense._x000D_
 	Muito respeitosamente, prestamos as nossas condolências e deixamos os nossos mais sinceros pêsames._x000D_
 	Portanto, Senhor Presidente, proponho a este Soberano Plenário a presente Moção de homenagens póstumas, que assim passa a ocupar lugar de honra também nas memórias deste Parlamento.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/mocao_de_pesar_robertinho_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/mocao_de_pesar_robertinho_1.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Pesar pelo passamento de Roberto Ribeiro da Fonseca.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>ALENCAR BICICLETAS, DONA ELZA DA COLONIA, RUBENS MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/1767.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/1767.pdf</t>
   </si>
   <si>
     <t>Declara Moção de Pesar pelo passamento do Diretor do Instituto Nacional de Previdência Social (INSS) Senhor Odix justino Petronilho, no dia 01 de setembro de 2020.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>RUBENS MACEDO, ALENCAR BICICLETAS, CLAUDIO HENRIQUE, CREUDE DA AREEIRA, DENIS MACIEL HOSPITAL, DONA ELZA DA COLONIA, ELIAS PEREIRA, JERÔNIMO GONÇALVES, PASTORELLO, PROFESSOR DOMINGOS, ROSINEI NEVES, VALDENÍRIA, VALTER ZACARKIM, WAGNER BARONE, ZÉ EDUARDO TORRES</t>
   </si>
   <si>
     <t>Declara Moção de pesar pelo passamento do Artista Plástico Sebastião Mendes, ocorrida no dia 08 de outubro 2020.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/mocao_pesar_arquiteti_luiz.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/mocao_pesar_arquiteti_luiz.pdf</t>
   </si>
   <si>
     <t>“Declara moção de pesar pelo passamento do Arquiteto Luiz Plácido Pinto Junior, ocorrida no dia 14 de outubro de 2020.”.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2281/mocao_brigadista-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2281/mocao_brigadista-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção  de Aplausos aos brigadista da ICMBio e PREVFogo/IBAMA pelos relevantes serviços prestados em combate aos incêndios florestais no município de Cáceres-MT na região da Rodovia MT 343 (Vila Aparecida a Barreiro Vermelho)</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/prot.802_05042019_mocao_01_cezare.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/prot.802_05042019_mocao_01_cezare.pdf</t>
   </si>
   <si>
     <t>Moção nº 01/2019. Moção de Aplausos a Azath Alcântara da Cruz Brito, pela aprovação no curso de arquitetura na IFMT, na cidade de Cuiabá-MT.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/prot.803_05042019_mocao_02_cezare.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/prot.803_05042019_mocao_02_cezare.pdf</t>
   </si>
   <si>
     <t>Moção nº 02/2019. Moção de Aplausos a Alexandra Ferreira, pelo segundo lugar na categoria sênior, no campeonato mato-grossense de judô 2019, realizado na cidade de Nova Mutum-MT.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/prot.804_05042019_mocao_03_cezare.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/prot.804_05042019_mocao_03_cezare.pdf</t>
   </si>
   <si>
     <t>Moção nº 03/2019. Moção de Aplausos a Izabela Rocha da Silva, pelo primeiro lugar na categoria sênior, no campeonato mato-grossense de judô 2019, realizado na cidade de Nova Mutum-MT.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/prot.805_05042019_mocao_04_cezare.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/prot.805_05042019_mocao_04_cezare.pdf</t>
   </si>
   <si>
     <t>Moção nº 04/2019. Moção de Aplausos a Izadora Sampaio, pelo primeiro lugar no campeonato mato-grossense de judô 2019, realizado na cidade de Nova Mutum-MT.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/prot.806_05042019_mocao_05_cezare.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/prot.806_05042019_mocao_05_cezare.pdf</t>
   </si>
   <si>
     <t>Moção nº 05/2019. Moção de Aplausos a Luiz Guilherme Taborda Garcia, pelo segundo lugar na categoria sub 18, no campeonato mato-grossense de judô 2019, realizado na cidade de Nova Mutum-MT.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>CLAUDIO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/prot.924_22042019_mocao06_claudio.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/prot.924_22042019_mocao06_claudio.pdf</t>
   </si>
   <si>
     <t>Moção nº 06/2019. Moção de Aplausos ao ilustre Militar, Daniel Ribeiro Leite, Bombeiro, lotado na 2º Companhia Independente do Corpo de Bombeiros de Mato Grosso por seu gesto altruísta e corajoso, ao socorrer uma criança vítima de engasgamento.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/prot.1095_mocao_07-2019_alvasir.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/prot.1095_mocao_07-2019_alvasir.pdf</t>
   </si>
   <si>
     <t>Moção nº 07/2019. Moção de Aplausos aos 80 anos do 2º Batalhão de Fronteira - B FRON de Cáceres-MT pelos relevantes serviços prestados ao nosso Município.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/prot.1185_17042019_mocao_08_claudio.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/prot.1185_17042019_mocao_08_claudio.pdf</t>
   </si>
   <si>
     <t>Moção nº 08/2019. Moção de aplausos as ilustres assistentes Sociais: Bernadete Vittorazzi; Camila Rangel Ortiz; Consuelo Pinheiro alves; Dalva Regina dos Santos; Daniele Cristine Gomes de Miranda; Denise Maria de Oliveira Carvalho; Edilaine Pereira do Nascimento; Fabiana Carvalho de Medeiros; Fernanda Auxiliadora Borges de Magalhães; Fernanda Trevisan; Joyce Kellen Epifânio de Souza; Laudicéia Pinheiro Ramos; Laura Caiana Sousa e Silva; Luiza Aparecida de Amorim; Nádia Aparecida Aniceto; Regina Aparecida de Alcântara Gonzaga; Renata da Silva Machado; Rosana Fuzetti de Freitas Arruda; Rosenil Lucia Barbosa; Zilda Teixeira de Almeida Martins.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/953/prot.1206_21052019_mocao09_rosinei.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/953/prot.1206_21052019_mocao09_rosinei.pdf</t>
   </si>
   <si>
     <t>Moção nº 09/2019. Moção de Aplausos a pessoa de Veronique Alves Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_dona_eliete-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_dona_eliete-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção nº 10/2019. Moção de Pesar pelo passamento de Dona Eliete Fanaia de França, no dia 15 de junho de 2019.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_dona_joana-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_dona_joana-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção nº 11/2019. Moção de Pesar pelo passamento de Dona Joana dos Santos Cunha, no dia 16 de junho de 2019.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/prot.1517_24062019_pmocao12_claudio.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/prot.1517_24062019_pmocao12_claudio.pdf</t>
   </si>
   <si>
     <t>Moção nº 12/2019. Moção de Pesar pelo passamento de Antônia Liberato Rostey, no dia 23 de junho de 2019.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_ivo_com_03-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_ivo_com_03-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção nº 13/2019. Moção de Pesar pelo passamento de Ivo Cuiabano Scaff, no dia 27 de junho de 2019.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/prot.1620_01072019_mocao14_jose.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/prot.1620_01072019_mocao14_jose.pdf</t>
   </si>
   <si>
     <t>Moção nº 14/2019. Moção de Pesar pelo falecimento da Professora Regina Helena da Costa Marques Cardoso Leal, no dia 30 de junho de 2019.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/mocao_jose_nildo-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/mocao_jose_nildo-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção nº 15/2019. Moção de Aplausos ao Comandante do GEFRON do Município de cáceres em nome do ilustre Senhor José Nildo Silva de Oliveira, pelos aplausíveis projetos relevantes em nosso município.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>Moção nº 16/2019.  Moção de Pesar à família do saudoso Hugo Corrêa que infelizmente faleceu no dia 08/07/2019.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_gefron-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_gefron-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção nº 17/2019. Moção de Aplausos ao Canilfron/GEFRON pelos relevantes serviços prestados através dos projetos sociais: Cãominhar, GEFRON na minha comunidade e Escolinha de Futebol Grêmio GEFRON.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/prot.1780_2019_mocao_no18_rubens_sapl.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/prot.1780_2019_mocao_no18_rubens_sapl.pdf</t>
   </si>
   <si>
     <t>Moção nº 18/2019. Moção de Aplausos aos Deputados Federais pelo Estado de Mato Grosso, pela aprovação da PEC da Previdência e dá outras providências.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/mocao_aplausos-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/mocao_aplausos-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção nº 19/2019. Moção de Aplausos à ilustre Equipe de Futsal Feminino “Cáceres/Uirapuru/Faipe” representante do Município na Copa Centro América de Futsal.”</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/mocao_coronel_lara.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/mocao_coronel_lara.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Tenente Coronel do 6° Batalhão de Policia Militar do Município de Cáceres em nome do ilustre Senhor ANTONIO NIVALDO DE LARA FILHO, pelos aplausíveis projetos relevantes em nosso município.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/prot.2026_12082019_pdl16_todos_vereadores.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/prot.2026_12082019_pdl16_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 16 DE 12 DE AGOSTO DE 2019. “Dispõe sobre a concessão de Diploma de Honra a HUGO BAUER ARTEAGA – Médico Anestesiologista em San Matias”.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>RUBENS MACEDO, ALENCAR BICICLETAS, CLAUDIO HENRIQUE, CREUDE DA AREEIRA, DENIS MACIEL HOSPITAL, DONA ELZA DA COLONIA, ELIAS PEREIRA, JERÔNIMO GONÇALVES, PASTORELLO, PROFESSOR DOMINGOS, ROSINEI NEVES, VALDENÍRIA, VALTER ZACARKIM, WAGNER BARONE</t>
   </si>
   <si>
     <t>Moção nº 22/2019. Moção de Pesar ao Saudoso colega Luiz da Guia e os demais acompanhantes, que infelizmente faleceram no dia de hoje 12 de agosto de 2019.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>DENIS MACIEL HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/prot.2064_13082019_mocao23_denis.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/prot.2064_13082019_mocao23_denis.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações ao ilustre Carlos Alberto Rissato, Diretor do Regional SESC-MT.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1455/scan_20190823_103858612-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1455/scan_20190823_103858612-otimizado_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve propõe a nobre Mesa, com anuência unânime do Nobre Plenário, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, Moção de Aplausos ao Sargento PM Otoniel Soares Matos pela atuação no GEFRON/Canilfron através dos projetos sociais:Escolinha de Futebol Grêmio GEFRON,Cãominhar e GEFRON na minha comunidade</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/prot.2291_02092019_mocao25_wagner.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/prot.2291_02092019_mocao25_wagner.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Kessia Camila Pereira Rodrigues, pelo primeiro lugar no concurso ESCOLA DA RAINHA 2019, realizado na cidade de Cáceres-MT.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/prot.2292_02092019_mocao26_wagner.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/prot.2292_02092019_mocao26_wagner.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Verônica Évinin da Silva, pelo segundo lugar no concurso ESCOLA DA RAINHA 2019, realizado na cidade de Cáceres-MT.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1493/prot.2293_02092019_mocao27_wagner.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1493/prot.2293_02092019_mocao27_wagner.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Lorrayne Nunes de Oliveira, pelo terceiro lugar no concurso ESCOLA DA RAINHA 2019, realizado na cidade de Cáceres-MT.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>ELIAS PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1500/scan_20190906_083149225-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1500/scan_20190906_083149225-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para Moto Grupo Fronteira pelos serviços sociais prestados de forma anônima e sem distinção a população de Cáceres.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1519/mocao_12.09.19-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1519/mocao_12.09.19-otimizado_1.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve Propõe a nobre_x000D_
 Mesa, com anuência unânime do Augusto e Soberano_x000D_
 Plenário, na forma regimental, seja consignada nos anais_x000D_
 desta Casa, com os registros de ofício e noticiações de praxe,_x000D_
 uma MOÇÃO DE APLAUSOS ao Sr. DILSON FELIX DUTRA, pelos_x000D_
 relevantes serviços prestados ao nosso Município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1535/mocao_juliano-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1535/mocao_juliano-otimizado_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE APLAUSOS ao ilustre senhor JULIANO CLAUDIO ALVES , pela prestação de serviços, junto ao Município de Cáceres._x000D_
 _x000D_
 _x000D_
 			Senhor Presidente, nobres vereadores que honrosamente compõem este Parlamento. Temos plena consciência de que a outorga de uma honraria especial desta Casa é institucionalmente condicionada aos requisitos básicos e indispensáveis ao real merecimento do agraciado. Embora possa ser considerada singela, a homenagem plenária tem, na essência, a função e o objetivo de fazer justiça de reconhecimento perene a quem de fato o tenha feito por merecer. Regimentalmente a proposição de homenagem implica em elevada responsabilidade dos indicantes sobre a conduta e as reais qualidades dos indicados._x000D_
 			Sobre isso estamos absolutamente tranquilos e certos de que os propostos homenageados sobrepuja em muito tais exigências. _x000D_
 			 O senhor Juliano Claudio Alves nasceu em PBA MS cheguei em Cáceres em meados dos anos 70 estudei na escola São Luiz até meus 15 anos, sai para estudar em São Paulo e jogar handebol com 21 anos retornei com 34, sou formado em educação física pela escola superior da alta paulista Tupã/SP, pedagogia pela Unesp presidente prudente serviço social na UNOPAR/polo Cáceres, mestrado em educação pela UNEMAT, sou servidor da SETASC/DIREITOS HUMANOS (secretaria estadual de assistência social e trabalho), professor interino na UNEMAT e professor tutor na Unopar._x000D_
 Educação e justiça projeto que trabalha com o chamamento das famílias para a escola_x000D_
 Semana nacional de políticas públicas sobre drogas_x000D_
 Setembro amarelo prevenção ao suicídio_x000D_
 _x000D_
 _x000D_
 Ônibus lilás trabalha com as mulheres na zona rural_x000D_
 Encaminhamentos de usuário de drogas para comunidade terapêutica_x000D_
 Projeto reler na cadeia feminina_x000D_
 Membro do conselho fiscal e responsável pelo mercado no sistema prisional_x000D_
 Diálogo sobre suicídio com alunos na escola CEAF_x000D_
 		Ao exposto, senhor presidente, nobres colegas, solicito a apoio unânime deste soberano Plenário para juízo e aprovação da presente propositura._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Sala das Sessões, 13 de Setembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vra. Valdeníria Dutra Ferreira – PSDB</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>VALTER ZACARKIM</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1545/mocao_de_aplauso_-_valter-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1545/mocao_de_aplauso_-_valter-otimizado_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve propõe à nobre Mesa, com anuência unânime do Nobre Plenário, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, Moção de Aplausos a Sra. Anete Conceição Justiniano dos Santos e a Sra. Sebastiana Maria Rodrigues de Oliveira  pelos relevantes serviços prestados através do projeto Social Pequena Chama a sociedade cacerense.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_veloso-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_veloso-otimizado_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO Of APLALLCOS ao ilustre senhor LUIZ CARLOS DOS PASSOS VELOZO, pela prestação de serviços, junto ao Município de Cáceres._x000D_
 Senhor Presidente, nobres vereadores que honrosamente compõem este Par/amento. Temos plena consciência de que a outorga de uma honraria especial desta Casa e' instituciona/mente condicionada aos requisitos básicos e indispensáveis ao real merecimento do agraciado. Embora possa ser considerada singela, a homenagem plenária tem, na essência, a função e o objetivo de fazer justiça de reconhecimento perene a quem de fato o tenha feito por merecer. Regimenta/mente a proposição de homenagem implica em elevada responsabilidade dos indicantes sobre a conduta e as reais qualidades dos indicados. Sobre isso estamos absolutamente tranquilos e certos de que os propostos homenageados sobrepuja em muito tais exigências. O senhor Luiz Carlos dos Passos Velozo nasceu no dia 20 de junho de 1972 na cidade de Cáceres, filho de Ester Catarina dos Passos e Fabio de Magalhães Velozo, terminou seu segundo grau na Escola Estadual Professor Milton Marques Curvo, graduou-se em História pela UNEMAT, no ano de 2008 e administração Faculdade FIAR, no ano de 2017. Servidor público, trabalhou pela criação da Sub sede do Sindicato dos_x000D_
 Agentes Penitenciários de Cáceres e Região, da qual foi Vice—Presidãnte e depois em 2017, presidente. ,, . " / ª“?!»j/ % “ /' (""' ' ,,, , ,, , 4 ., .f , Câmara Municipalde Cáceres — Praça Aníbal da Motta — Centro - Fone (GB)-3223.1707 e 3223 1762 CEP 78.200.000— wwwcamaracaceresmtgov — E—mail: ªnular,-rt: ã!crra.com.ª_x000D_
 PODER LEGISLATIVO DE CÃCERES inca &amp; mmspmênm A stwrco ao novo_x000D_
 PROTOCOLO_x000D_
 Projetos De Lei APROVADO | i Projeto De Decreto Legislativo &amp; O_Í Projetº De Resºluçãº Presidente da Câmara ( fc Requerimento Nº / X | Indicação REJEITADO :i m ? X Moção [; ZÉ “ Emenda Presidente da Cámara_x000D_
 Rubens Macedo - Ril'B , .!_x000D_
 Cá'íífãraªMunidpªLdegácerés_x000D_
 Foi contemplado com o prêmio “Destaque do Ano” quatro vezes consecutivas, em 2015, 2016, 2017 e 2018, por prestar relevantes serviços a sociedade cacerense em geral._x000D_
 Em 2018 e 2019 recebeu o certificado de “Honra ao Mérito do Departamento de Trânsito do Estado de Mato Grosso” em reconhecimento ao seu empenho e contribuição pela criação do “Maio Amarelo”, corrida realizada pela 4ª CIRETRAN de Cáceres, na qual foram arrecadadas nas duas corridas mais de 04 toneladas de alimentos, que foram doados para entidades filantrópicas da cidade e que fez do evento o maior do Estado realizado pelo DETRAN/MT. Em 13 de fevereiro de 2019 foi agraciado com uma “MOÇÃO DE APLAUSOS” pela Assembleia legislativa do Estado de Mato Grosso pela Deputada Janaina Riva, pelos seus relevantes serviços prestados dentro do sistema penitenciário do Estado de Mato Grosso. Ao exposto, senhor presidente, nobres colegas, solicito a apoio unânime deste soberano Plenário para juízo e aprovação da presente propositura._x000D_
 Sala das Sessões, 02 de Outubro de 2019.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1631/scan_20191003_122207830-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1631/scan_20191003_122207830-otimizado_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve Propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamentos de praxe, uma MOÇÃO DE APLAUSOS o ilustre senhora KELVIA DA SILVA ALMEIDA , pela prestação de serviços, junto ao Município de Cáceres.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/scan_20191018_110517546-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/scan_20191018_110517546-otimizado_1.pdf</t>
   </si>
   <si>
     <t>“Requer Moção de Pesar pelo passamento de Vitório da Silva Lara, 16 de outubro 2019”</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/scan_20191029_114729569-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/scan_20191029_114729569-otimizado_1.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve propõe à nobre Mesa, com anuência unânime do Nobre Plenário, na forma regimental, seja consignada nos anais desta Casa, com os registros de Ofício e Noticiamento de praxe, Moção de Aplausos aos ilustres professores da instituição de ensino FAPAN(Faculdade do Pantanal) idealizadores do “FAPAN em Ação”.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/prot.2997_mocao36_elias.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/prot.2997_mocao36_elias.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao listre denominado Missão Cabele.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/prot.3001_mocao37_todos_vereadores.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/prot.3001_mocao37_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à empresa Energisa S/A.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/untitled_20191213_112456-otimizado_1.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/untitled_20191213_112456-otimizado_1.pdf</t>
   </si>
   <si>
     <t>A senhorita Rebeca Campos Lugo Marin, nascido em Cáceres na data de_x000D_
 20/03/2007, moradora na rua L, (209 Casa 32, residencial aeroporto_x000D_
 novo, Cáceres-MT, portadora de paralisia cerebral, participou no último_x000D_
 dia 01 de dezembro de 2019 da corrida de rua realizada ACICE no bairro_x000D_
 Cohab Nova, onde conseguiu a primeira colocação na categoria de 12_x000D_
 anos.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/285/mocao_de_aplausos-01-08-2017-rubens_macedo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/285/mocao_de_aplausos-01-08-2017-rubens_macedo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 01, de 08 de fevereiro de 2018, a Rádio Difusora de Cáceres, pelo seu 40 anos de serviços prestado ao nosso Município.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/377/valdeniria_dutra_ferreira-mocao_de_pesar_-_02-16-03-2018.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/377/valdeniria_dutra_ferreira-mocao_de_pesar_-_02-16-03-2018.pdf</t>
   </si>
   <si>
     <t>Moção nº 02/2018 - Moção de Pesar à família da saudosa VEREADORA MARIELLE FRANCO, e do seu Motorista ANDERSON PEDRO GOMES, que brutalmente, foram assassinados no ultimo dia 15, na cidade  do Rio de Janeiro.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/284/mocao_aplausos_no_03_2018.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/284/mocao_aplausos_no_03_2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 03, de 28 de março de 2018."Moção de Aplausos a Universidade do Estado de Mato Grosso pelo seus 40 anos de atuação no Estado de Mato Grosso."</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/283/mocao_de_pesar_-_04-09-04-2018-rosinei_neves.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/283/mocao_de_pesar_-_04-09-04-2018-rosinei_neves.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 04, de 09 de abril de 2018."Moção de Pesar à família do saudoso Roneres Santos Correia da Silva, pelo seu falecimento, ocorrido no último dia 07 do presente mês, neste município."</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>NILSON MAGALHÃES, ELIAS PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/218/mocao_aplausos_n_05_2018_16_04_2018.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/218/mocao_aplausos_n_05_2018_16_04_2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 05, de 16 de abril de 2018. Moção de Aplausos aos Lideres Comunitários de Cáceres e Região e ao Presidente da FEMAB.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/517/mocao_de_aplausos-08-15-05-2018.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/517/mocao_de_aplausos-08-15-05-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 08, de 15 de maio de 2018, "Moção de Aplausos a Monique Fernanda Garcia Miranda, pelo segundo lugar no campeonato brasileiro de Jiu-Jitsu."</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1325/protoc.2931_mocao_13_2018__000023.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1325/protoc.2931_mocao_13_2018__000023.pdf</t>
   </si>
   <si>
     <t>Moção de pesar para o senhor Ernani Martins, Ex-Prefeito de Cáceres.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1370/mocao_no_15_-_2018_000155.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1370/mocao_no_15_-_2018_000155.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos ciclistas: Dener Parisi Dias, Silley Corrêa de Souza e Vicente Andreotto Júnior, pela conclusão do desafio internacional BRASIL/BOLÍVIA, percorrendo 320km de bicicleta.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1598/prot._4020_mocao_16_2018_joao_batista_da_silva.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1598/prot._4020_mocao_16_2018_joao_batista_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao ilustre Senhor João Batista da Silva, pela atuação no Projeto "Tarde da Benção".</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1599/protoc.3341_27082018_17.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1599/protoc.3341_27082018_17.pdf</t>
   </si>
   <si>
     <t>Moção de repudio ao Deputado Ademir Antônio Brunetto.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1600/protoc.3652_11102018_20.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1600/protoc.3652_11102018_20.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Mario Celso Rodrigues Correa, pelos serviços prestados a comunidade carente da cidade de Cáceres.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1601/prot._3975_mocao_21_2018_larissa_alexandra_dos__dGmHd2E.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1601/prot._3975_mocao_21_2018_larissa_alexandra_dos__dGmHd2E.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a a ilustre Larissa Alexandra dos Santos Nunes, pela vitória no Concurso Miss Teen Terra Mato Grosso .</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1602/prot._4139_mocao_23_2018_sayshiane_assuncao_oliveira.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1602/prot._4139_mocao_23_2018_sayshiane_assuncao_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. Sayshiane Assunção de Oliveira, por seu desempenho no XII Festival Nacional de Teatro Velha Joana, realizado na cidade de Primavera do Leste - MT.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1603/prot._4140_mocao_24_2018__905.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1603/prot._4140_mocao_24_2018__905.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Pedro Roberto Justiniano Parada, por seu desempenho no XII Festival Nacional de Teatro Velha Joana, realizado na cidade de Primavera do Leste - MT.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1604/prot._4141_mocao_25_2018_luciano_paullo_da_silva.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1604/prot._4141_mocao_25_2018_luciano_paullo_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Luciano Paullo da Silva por seu desempenho no XII Festival Nacional de Teatro Velha Joana, realizado na cidade de Primavera do Leste - MT.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1605/prot._4142_mocao_26_2018_eliel_regis_de_lima.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1605/prot._4142_mocao_26_2018_eliel_regis_de_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Eliel Reis de Lima, por seu desempenho no XII Festival Nacional de Teatro Velha Joana, realizado na cidade de Primavera do Leste - MT.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1606/prot._4143_mocao_27_2018_anderson_silva_santos.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1606/prot._4143_mocao_27_2018_anderson_silva_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Anderson Silva Santos, por seu desempenho no XII Festival Nacional de Teatro Velha Joana, realizado na cidade de Primavera do Leste - MT.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1607/prot._4145_mocao_28_2018_ismael_diniz_espirito_santo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1607/prot._4145_mocao_28_2018_ismael_diniz_espirito_santo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Ismael Diniz do Espírito Santo, por seu desempenho no XII Festival Nacional de Teatro Velha Joana, realizado na cidade de Primavera do Leste - MT.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1608/prot._4146_mocao__29_2018_arthur_roque_alves.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1608/prot._4146_mocao__29_2018_arthur_roque_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Arthur Roque Alves, por seu desempenho no XII Festival Nacional de Teatro Velha Joana, realizado na cidade de Primavera do Leste - MT.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>ALENCAR BICICLETAS, CLAUDIO HENRIQUE, CREUDE DA AREEIRA, DENIS MACIEL HOSPITAL, DONA ELZA DA COLONIA, ELIAS PEREIRA, JERÔNIMO GONÇALVES, PASTORELLO, PROFESSOR DOMINGOS, ROSINEI NEVES, RUBENS MACEDO, VALDENÍRIA, VALTER ZACARKIM, WAGNER BARONE, ZÉ EDUARDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/409/mocao_01_25-09-2017_legislativo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/409/mocao_01_25-09-2017_legislativo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Ilustres PM Roni Van Pereira de Oliveira (Cabo), José Lima dos Santos (Cabo) e José Rangel Ângelo Paes (Soldado), pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>VALTER ZACARKIM, ALENCAR BICICLETAS, CLAUDIO HENRIQUE, CREUDE DA AREEIRA, DONA ELZA DA COLONIA, ELIAS PEREIRA, JERÔNIMO GONÇALVES, PASTORELLO, PROFESSOR DOMINGOS, ROSINEI NEVES, RUBENS MACEDO, VALDENÍRIA, WAGNER BARONE, ZÉ EDUARDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/390/legislativo_municipal-mocao-02-27-04-017.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/390/legislativo_municipal-mocao-02-27-04-017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uma MOÇÃO DE APLAUSOS aos Ilustríssimos Policiais Rodoviários Federais Senhor NEY PEDROSO DE BARROS e Senhora ANDREA CORREA DA SILVA, coordenadores do FETRAN Pedagógico.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/410/mocao_03_26-06-2017_legislativo.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/410/mocao_03_26-06-2017_legislativo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à cidadã cacerense Aline Castanha Fontes, diante de sua brilhante vitória como Miss Mato Grosso 2017.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/393/protocolo_n_1010_14_08_2017_mocao_de_apalusos_n__KWsSrBN.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/393/protocolo_n_1010_14_08_2017_mocao_de_apalusos_n__KWsSrBN.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 05, 14 de agosto de 2017. "Moção de Aplausos a Ilustre Senhora Felícia Massai, pela prestação de serviço a esta Casa de Lei."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>VALDENÍRIA, ALENCAR BICICLETAS, CLAUDIO HENRIQUE, CREUDE DA AREEIRA, DENIS MACIEL HOSPITAL, DONA ELZA DA COLONIA, ELIAS PEREIRA, JERÔNIMO GONÇALVES, PASTORELLO, PROFESSOR DOMINGOS, ROSINEI NEVES, RUBENS MACEDO, VALTER ZACARKIM, WAGNER BARONE, ZÉ EDUARDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/395/protocolo_n_1252_17_08_2017_mocao_de_aplausos_n__5tamlbV.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/395/protocolo_n_1252_17_08_2017_mocao_de_aplausos_n__5tamlbV.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 06, de 17 de agosto de 2017.Moção de Aplausos aos ilustres Integrantes do Flor Ribeirinha São Gonçalo, pelo  titulo de campeã do mundo na competição internacional de Folclore na Turquia."</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/389/protocolo_n_2009_11_10_2017_mocao_de_pesar_n_07__zuz1kAz.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/389/protocolo_n_2009_11_10_2017_mocao_de_pesar_n_07__zuz1kAz.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 07/2017 de 11 de outubro de 2017."Moção de Pesar  a Família do saudoso Oscar da Cunha Espíndola, pelo seu falecimento, ocorrido no último dia 10, neste Município."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/400/protocolo_n_2125_20_10_2017_mocao_de_apalusos_n__7qhgHNc.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/400/protocolo_n_2125_20_10_2017_mocao_de_apalusos_n__7qhgHNc.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 08, de 20 de outubro de 2017. "Moção de Pesar a família do saudoso ex vereador Célio Silva, pelo seu falecimento, ocorrido no dia 19 de outubro, neste Município."</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/392/protocolo_n_2647_24_11_2017_mocao_de_pesar_n_09__JC0ln4j.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/392/protocolo_n_2647_24_11_2017_mocao_de_pesar_n_09__JC0ln4j.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 09, de 24 de novembro de 2017."Moção de Pesar a família do saudoso José Bento pelo seu falecimento ocorrido no dia 24 de novembro."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/398/protocolo_n_2739_30_11_2017_mocao_de_aplausos_n__8eOJIc9.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/398/protocolo_n_2739_30_11_2017_mocao_de_aplausos_n__8eOJIc9.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 10, de 10 de novembro de 2017. Moção de Aplausos ao Srta. Bárbara Felipa Silva Bresolin, por seu desempenho  na 13º olimpíada Brasileira de Matemática."</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/323/mocao_11_30-11-2017_cezare_pastorello.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/323/mocao_11_30-11-2017_cezare_pastorello.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 11, de 30/11/2017. Moção de Aplausos ao SR. Guilherme Cavalari Ladeia , por seu desempenho na XII Olimpíada Mato-Grossense de Química (XII OMQ).</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/329/mocao_12_30-11-2017_cezare_pastorello.pdf</t>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/329/mocao_12_30-11-2017_cezare_pastorello.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 12, de 30/11/2017. Moção de Aplausos aos alunos Gabriella Alves Queiroz de Freitas  Leal, Denni Nelson Bazan Paredes,  Vitor Alves Babilônia e Ítalo Lucas de Freitas, e ao Professor Emerson de Oliveira Figueiredo, pelo primeiro lugar na categoria Incentivo à Pesquisa na 23ª Feira Internacional Ciência Jovem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6378,68 +6488,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10782/mocao_de_pesar_-_catiucia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10783/mocao_de_pesar_-_daniel_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10828/mocao_de_aplausos_aos_policiais_atuaram_ocorrencia_jd._trevo-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10829/mocao_de_aplausos_ao_ten_cel_pm_adao_cesar_rodrigues_silva-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10830/mocao_de_aplausos_ao_mj_pm_abner_james_lopes_campos-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9270/mocao_de_pesar_anisio_braz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9290/mocao_de_pesar_adilson_domingos_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9326/mocao_de_pesar_elias_franco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9340/mocao_de_pesar_nelson_leite_carneiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9457/mocao_de_pesar_do_sr._edipo_moura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9544/mocao_de_aplausos_aos_ilustres_senhores_diego_geronimo_da_motta_e_antonio_luiz_de_souza..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9556/mocao_de_pesar_sra_rute_ferreria_campos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9557/mocao_de_pesar_sra_darci_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9613/mocao_aplausos_roger_flavio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9628/emissao_0cce278e31837970e5fceccc_oficio-interno-1.866-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9682/mocao_de_aplausos_-_inteligencia_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9775/mocao_de_aplausos_assinada_inca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9810/emissao_e2257efc72b3152319d2a858_oficio-interno-2.733-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9811/emissao_9087ec13f9a6b3f982e18462_oficio-interno-2.735-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9851/cristina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9852/adilza.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9853/edna.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9854/gilvania.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9855/jessica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9856/laudiceia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9857/renata.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9858/rosinei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9869/mocao_de_aplausos_-_emanel_messias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9872/mocao_de_aplausos_-_sr._riller.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9883/emissao_b40acf415007ef3795ba8577_oficio-interno-5--3.012-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9886/mocao_de_aplausos_n._01_junho_2025_igreja_adventista_ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9923/mocao_de_pesar_sr_vargas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9960/aplauso_maria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9962/mocao_alexandra_maria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9969/mocao_de_aplausos_aos_instrutores_proerd_caceres_mt.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10013/mocao_de_aplausos_joao_gabriel_pachuri.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10014/mocao_de_aplausos__a_sra._soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10049/mocao_de_aplausos_aos_idealizadores_e_lideres_do_projeto_expedicao_justica_sem_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10067/mocao_de_aplausos_-_arcebispo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10106/emissao_0f437874d9b14aa0634b7ee9_oficio-interno-4.094-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10114/mocao_de_aplausos_-_sr._claudionor_duarte_correa_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10120/mocao_de_aplausos_senhor_emerson_flores_da_mota_maciel_menezes_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10121/mocao_de_apalusos__claudiney_de_lima_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10130/mocao_de_aplausos_ao_senhor_junior_justino_de_moraes_da_empresa_moraes_sucatas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10146/emissao_a67a7120948d13fdf17bab9e_oficio_interno_50_2_168_2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10154/mocao_de_pesar__assinada_professor_romeu.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10157/mocao_de_pesar_sr_edson_luiz_do_carmo_barbosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10168/mocao_de_aplausos_-_ifmt_caceres.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10175/mocao_de_aplausos_dr._gustavo_oliveira_de_abreu_veterinario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10176/mocao_de_pesar_prof._sebastiao_romeu.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10187/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10196/emissao_0c39751a1a6c0a95c3d9a288_oficio-interno-4.501-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10203/mocao_de_pesar_01_celso_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10232/mocao_honra_ao_merito_-_sr._ilson_ribeiro_correia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10240/ana_tereza_porto_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10243/mocao_de_pesar_tereza_raquel_corbelino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10270/emissao_fec2fb0b7cf74823ba7f7c9b_oficio-interno-4.850-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10294/mocao_de_aplausos_edileuza.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10309/mocao_de_apoio_conanda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10368/mocao_de_aplauso_silvavo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10375/emissao_0a018f3ef5812fec960ff1a3_oficio-interno-5.175-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10376/mocao_de_aplausos_dos_motoristas_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10377/mocao_de_aplausos_do_grupo_amor_em_acao_assinada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10389/mocao_de_aplausos_sargento_agnaldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10390/mocao_de_aplausos_sub_tenente_robson_da_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10482/mocao_de_pesar_maria_pacheco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10495/mocao_numero_04_energisa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10503/mocao_de_aplausos_05_ass_luiz_catelan.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10534/mocao__irma_consuelo_aparecida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10590/mo_-_2025_01_-_hacka_do_clima_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10605/mocao_de_aplausos_thassia_fanaia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10619/mocao_cic.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10633/mocao_de_aplausos_numero_06_hugo_alexandre_gomes_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10636/mocao_de_aplausos_pinaperreiraodoziojoselito_e_adilson_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10644/mocao_de_aplausos_-_associacao_autista.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10650/emissao_e8f7feb8cbf2c1d54d14481d_oficio-interno-7--4.987-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10653/mocao_de_aplausos_servidores_da_escola_municipal_duque_de_caxias_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10668/mocao_de_aplausos_fanfarra_da_ifmt_2_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10671/mo_-_2025_02_-_coneaps_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10695/emissao_12851bf56fc82e7349c8ec1a_oficio-interno-6.584-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10703/mocao_de_aplausos_corretores_de_caceres_retificado_ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10707/mocao_de_aplausos__ao_senhor_carlos_eduardo_souza_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10725/mocao_de_aplausos_06_ass_centro_educacional_dom_maximo_biennes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10730/mocao_de_aplausos__ao_senhor_cleyton_ramos_da_silva..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10732/mocao_de_pesar_vivaldo_assinada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10733/mocao_de_pesar_arrenius_halafi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7708/emissao_d501e9ad108c4c4cf5384e61_oficio-interno-009-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7711/emissao_6b0fb72b4083856e9c655395_oficio-interno-068-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7712/emissao_9335c9e623d7d301ca167de1_oficio-interno-070-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7729/mocao_de_aplausos_dr._vinicius.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7731/mocao_de_aplausos_-_leandro_bastos_pereira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7733/mocao_de_aplausos_de_julio_jose_de_campos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7734/mocao_de_aplausos_wellington_antonio_fagundes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7735/mocao_de_aplausos_medicos_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7736/mocao_de_aplausos_enfermeiro_chefe_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7740/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7742/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7768/emissao_1f5a41fdcf763438b1c5b037_oficio-interno-313-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7807/emissao_c79f4a29336e0ab909add9c3_oficio-interno-484-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7809/emissao_1f0bc70a273636ed4c1e2ec2_oficio-interno-477-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7810/emissao_03cfa99e5645b5b73ae6d4a3_oficio-interno-476-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7811/emissao_4ce2b630879e5a3de49490d7_oficio-interno-481-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7822/emissao_e41397d80f3cc678729d591f_oficio-interno-525-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7823/emissao_c1fc4629936a555ac04570b8_oficio-interno-526-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7824/emissao_23eed0814e55dbb5ba5affb7_oficio-interno-527-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7825/emissao_f61139f60aeac4fb69e05e5c_oficio-interno-528-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7826/emissao_57da7c1a08b4b94e3c4e6064_oficio-interno-529-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7827/emissao_e0c491ad515927c7e55c868c_oficio-interno-530-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7834/mocao_de_aplausos_polciais_do_proerd_cabo_rondon.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7856/emissao_79447b563a61113d2cb02c06_oficio-interno-616-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7869/emissao_4fca984034c15c3f0c489d15_oficio-interno-682-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7883/emissao_e2fd51afc0d325939f979140_oficio-interno-719-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7885/emissao_27997fea122ffea9d633a776_oficio-interno-720-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7886/emissao_669169bb4e5295f7a3fb66cd_oficio-interno-725-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7888/emissao_ada3a97cdfb77d8c2192238d_oficio-interno-721-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7889/emissao_c1ff6b5157b974a66057e935_oficio-interno-723-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7890/emissao_c9a269bbb13193085ef80c82_oficio-interno-742-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7934/emissao_83ab1301524bdc4564913b1e_oficio-interno-923-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7935/emissao_4352210118187cfe93573871_oficio-interno-931-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7939/emissao_76b14ca85506a66f805026c4_oficio-interno-926-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7951/mocao_de_aplausos_hudson_ricardi_ramos_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_de_aplausos_cleonice_xavier_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7965/mocao_de_pesar_francisco_alves_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7969/mocao_de_aplausos_pedro_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7996/mocao_de_aplausos_polciais_-_sequestro_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8008/mocao_de_aplausos_escola_estadual_militar_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8044/mocao_de_aplausos_-_subtenente_campos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8068/rosa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8069/marcos_cesar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8078/mocao_de_aplausos_karateca_-_wesley_sebastiao_de_souza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8112/honra_ao_merito_ao_sd_pm_elia_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8120/mocao_de_aplausos_-renio__widal_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8146/mocao_de_aplausos_asssinada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8163/mocao_de_aplausos_leliane_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8167/mocao_da_agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8178/mocao_de_aplausos_diaconos_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8208/assssss.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8209/mocao_fernado_aburaya_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8213/mocao_de_aplausos_liderancas_femininas_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8252/ass298.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8255/assinada_mocao_de_pesar_frei_matheus.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8257/mocao_de_pesar_prof_leandro_a_yasa_maria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8283/mocao_de_pesar_prof._regina_maria_marques.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8284/mocao_de_pesar_liriese_amarante.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8331/leticia_de_campos_de_paul.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8358/m_03_2024_greve.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8366/mocao_operadores_de_maquinas_assinada.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8373/1_mocao_de_plausos_2024_aos__diaconos__da_igreja_vida_abundante.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8391/mocao_de_aplausos_bernabe_assinada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8439/emissao_95c4d4d814a3eac6d0a2ead8_oficio-interno-2.727-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8460/mocao_de_aplausos_dr._kevin_c._a._bascope_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8461/mocao_de_aplausos_dra._joizeanne_-_oncologia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8462/mocao_de_aplausos_bruna_-_farmaceutica_oncologia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8467/mocao_de_pesar_dilza_chami_gattass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8479/mocao_de_aplausos_equipe_de_jiu_jitsu_da_forca_tatica_pantanal_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8486/mocao_de_pesar_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8492/mocao_de_pesar_antoninho_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8495/ass_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8505/mocao_de_pesar_darcy_marcelina_sebalho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8523/mocao_de_pesar_odil_marques_garcia_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_pesar_haydil_olicia_gattass_pache_simoes_2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8552/mocao_de_pesar_marco_corbelino.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8557/assinado_igor.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8558/assinado_dr_marcos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8560/mocao_de_pesar_airton_reis_junior.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8561/mocao_de_pesar_manoel_ramos_pessoa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8581/mocao-_2024-_eromi.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8595/emissao_a452eedc2cca5152f3c2e1d2_oficio-interno-3.252-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8600/mocao_de_aplausos_pastor_fabiano_assinada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8636/mocao_de_aplausos_iraja_lacerda.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8657/mocao_de_pesar_padre_geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8658/mocao_de_pesar_marilene_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8662/prof.helio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8695/emissao_3786b428b1fdb427fc53bcb6_oficio-interno-3.691-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8699/mocao_de_aplausos_de_luiz_augusto_assinada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8737/mocao_de_pesar_adelaide.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8839/mocao_gefron_assinada.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8855/mocao_de_pesar_diego_costa_jorge_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8881/mocao_de_aplausos_aos_brigadistas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8962/mocao_de_pesar_senhor_silvio_preto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8975/m_04_2024_fechamento_uniao_e_forca.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8983/mocao_de_pesar_ze_pernambuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9011/mocao_de_pesar_ricardo_ribeiro_castrillon.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9015/mocao_de_pesar_cabo_aparecido.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9034/mocao_de_aplausos_-__antonio_carlos_jorge1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9064/mocao_de_aplausos_diego_de_lavor.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9140/mocao_de_aplausos_-jose_aparecido.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9141/mocao_de_aplausos_-_sr._helio_fernando.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9186/mocao_de_pesar_ana_maria_pinheiro_sala.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9187/mocao_de_pesar_izabelita_cunha_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9202/mocao_de_pesar_prof_joao_de_deus.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5835/1_moncao_de_aplauso_2023_sescmt.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5893/mocao_de_aplausos_01__09_02_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5894/mocao_de_aplauso_jogadores_cacerense__3_padrao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6019/mocao_dia_mulher.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6173/mocao_de_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6262/emissao_6f3dff0c19ca8e5e05e485a4_oficio-interno-1.290-2023_assinado_versaoimpressao-1-2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6275/mocao_de_pesar_do_senhor_crispim.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6321/mocao_de_aplausos_gerente_e_odontologa_do_ceo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6336/mocao_assinada_vereadores.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6436/emissao_b4d8513f842fb2780389f669_oficio-interno-1.846-2023_assinado_versaoimpressao_12.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6437/emissao_15a9089c2bc53fea36e37f49_oficio-interno-1.848-2023_assinado_versaoimpressao13.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6514/emissao_1126f6b7e8abdf1ee5dce307_oficio-interno-2.055-2023_assinado_versaoimpressao_odair_jose.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6538/mocao_de_aplausos_coral_de_vozes.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6546/miocao_feira_gastronomica_nova_era.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6549/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6551/mocao_de_aplausos_banda_musical_dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6559/mocao_de_aplausos-_igreja_batista.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6600/mocao_de_aplausos_socio_educativo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6644/mocao_de_aplausos_efetivo_bombeiros_referente_reducao_focos_de_calor_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6654/mocao_de_pesar_a_familia_do_sr._nivaldo_ramos_de_farias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6663/emissao_a4ce59e08aa16f25f812f031_oficio-interno-2.529-2023_assinado_versaoimpressao_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6764/mocao_comunidade.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6776/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-2_2.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6777/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6780/mocao_de_pesar_professor_valdir_silva.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6807/mocao_assinada.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6844/mocao_de_aplausos_liderancas_negras.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6872/mocao_de_aplauso_dos_agentes_de_infancia_e_juventude_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6873/mocao_de_herison_aluno_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6874/mocao_de_apluso_professora_solange.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6876/mocao_de_aplauso_do_projeto_cohab_nova_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6882/indicacao_de_honra_ao_merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6903/mocao_de_aplausos_emerson_dorado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6904/mocao_de_pesar_walter_souza_filho.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6907/mocao_de_pesar_tatinha_2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6959/emissao_69912e8f7a94b3be322034bc_oficio-interno-3.647-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6977/mocao_de_aplausos_equipe_estudantil_de_futsal_2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7031/mocao_de_pesar_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7053/emissao_acaf93d6b2a048c73f31c902_oficio-interno-3.868-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7071/mocao_de_aplausos_no_01_-_para_o_sro_reginaldo_costa_campos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7088/emissao_f4f6a6f074e08a85084b84c9_oficio-interno-4.003-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7115/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7141/emissao_8d91b965f8ea296649975c70_oficio-interno-4.198-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7157/mocao_de_aplausos_henrique_maluf.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7193/mocao_de_aplausos_n_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7195/servidora_da_sadia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7197/mocao_leite_assinada.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7204/mocao_de_apoio_ao_congresso_nacional_2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7209/mocao_de_aplausos_n_2_bm_tamara_e_bm_leandro.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7258/mocao_de_aplausos_associacao_de_senhoras_de_rotarianos_asr.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7279/req_mocao_de_aplauso_1_pdf_1_retificado_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7292/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7302/emissao_2d77495bb612b52ced2b4a8e_oficio-interno-4.779-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7306/mocao_de_pesar_doutor_betho_burgos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7348/mocao_de_pesar_prof._irenir.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7349/m_2023_-_pesar_pedro_cidadao_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7377/mocao_de_aplausos__para_os_pastores.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7385/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_mutirao_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7424/mocao_de_pesar_lucy_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7425/emissao_0ff761e3588ae41c5c913a72_oficio-interno-37--3.974-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7437/mocao_de_apaluso_assinada_do_pastor_alex.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7445/emissao_8b6839e398360fc136486509_oficio-interno-40--3.974-2023_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7451/emissao_d82a86600793dc0269978d9c_oficio-interno-5.322-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7452/emissao_f5f56178060c2e26b37f2810_oficio-interno-5.325-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7456/mocao_de_aplauso_assinada_em_nome_do_sr._fabio_deluque.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7462/mocao_ana_maria_assinada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7463/mocao_renilda_assinada.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7489/mocao_de_pesar_terezinha_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_mocao_aplausos_feira_cultural_universitario_p_d_f.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7499/mocao_rio_paraguai_assinada_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7513/miguel_senatori_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7531/emissao_86a8112f1d103528333c050e_oficio-interno-5.602-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7532/emissao_4c8043cd212af4731319e6e5_oficio-interno-5.606-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7533/emissao_04e7961fa229453ef59f0ff2_oficio-interno-5.610-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7538/emissao_4264f7ae2ec9eb1b36677ac6_oficio-interno-43--3.974-2023_assinado_versaoimpressao_3_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7561/mocao_de_aplausos_para_os_fonaudiologos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7572/emissao_0d77b06ce568767bb7a5964c_oficio-interno-5.756-_ok.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7591/mocao_de_aplausos_setor_de_avaliacao_de_controle_da_sms_2.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7592/mocao_de_aplausos_luana_piovesan.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7603/mocao_de_aplausos_para_os_medicos_do_ctr.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7609/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7610/mocao_de_aplausos_sonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7611/mocao_pedro_miguel_assinada.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7612/artemat_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7615/mocao_de_aplausos_polciais_do_proerd.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7623/emissao_c626c078f2588556be98f82c_oficio-interno-6.047-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7631/emissao_ef6a342ffc5407e266753e36_oficio-interno-6.059-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_aplausos_musicos_assinada.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7652/emissao_e04616b99159f4ef33cb295b_oficio-interno-6.102-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_de_mocao_de_aplausos_de_crispim_geraldo_da_silva_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7666/emissao_e6edc8012249eebfe74a8b75_oficio-interno-6.187-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7675/mocao_de_aplausos_dr._jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7685/mocao_de_aplausos_gupmpa_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7689/mocao_de_pesar_ledir_viegas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7690/mocao_honra_ao_merio_do_sargento_corpo_de_bombeiro_-sinop-mt.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7696/mocao_de_pesar_jorge_melgarejo_romero.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7703/emissao_6bbc4f9094284d95810a29ec_oficio-interno-6.344-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7704/mocao_de_aplauso_assinada_leovaldo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4155/mocao_de_pesar_vica.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4162/mocao_de_aplauso_-_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4163/mocao_-_dr_emerson.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4177/mocao_de_pesar_052022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4210/mocao_-_amigos_do_bem_e_cia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4251/mocao_vara_trabalho_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4324/mocao_de_pesar_001_-_abel_cebalho_de_souza.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4333/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4454/mocao_-_sub_ten_pm_francis_euripedes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4455/mocao_-_1_ten_pm_cleber_de_souza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4456/mocao_-3_sgt_pm_marcio_pereira_simoes.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4457/mocao_-_sd_pm_fabio_vanini_miranda.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4541/aplauso_pdf_marilsi_policiais.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4630/mocao_-_bete_araujo_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4631/mocao_-_maria_de_souza_oliveira_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4632/mocao_-_natalia_lopes_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4633/mocao_-_hosana_do_mineiro_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4634/mocao_-_lucia_borges_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4635/mocao_-_ivone_brandao_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4701/mocao_de_pesar_sidney_maia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4703/mocao_de_aplausos_ze_neto_e_cristiano.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4704/mocao_de_aplausos_samir.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4752/mocao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4835/mocao_de_aplauso_do_sargento_zanetti_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4836/30_anos_do_conselho_tutelar_mocao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4838/mocao_de_aplausos_no_02_a_todos_os_jogadores_comissao_tecnica_e_diretoria_do_cacerense.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4841/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4844/mocao_pesa_misleh_abdel.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4847/estado_de_mato_grosso-1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4858/mocao_de_aplausos_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4929/mocao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4991/mocao_de_aplausos_secretaria_elis.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4992/mocao_de_aplausos_carlos_alexandre_e_sarah_argenti.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5014/mocao_coroneis.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5018/fernanda_cristina.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5019/otavio_junior.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5020/paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5021/katherine_vacas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5022/maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5023/ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5024/eliane_ortiz.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5025/karla_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5026/glayce_regina.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5027/carmilucia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5028/leonco_alvaro.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5029/luiz_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5030/henrique_yng.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5031/adir_soares.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5032/ana_paula_fernandes.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5033/aline_rejano.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5034/izabel_santos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5035/lilia_monica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5036/cristina_ferreira.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5037/dayane_marciano.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5038/0617_220719215834_001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5040/mocao_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5042/0626_220721011054_001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5051/mocao_-_med_marcelo_de_oliveira_maciel.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5052/mocao_-_med_joel_garcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5053/mocao_-_med_taise_neves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5054/mocao_-_med_silvia_helena_franco_de_oliveira_rocha.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5055/mocao_-_med_raquel_gomes__de_moraes.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5056/mocao_-_med_ledsilvia_de_almeida_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5057/mocao_-_med__fabio_ourives.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5058/mocao_-_med__elis_fernanda_de_melo_silva.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_-_med__celio_aparecido_nogueira_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5060/mocao_-_med__anne_camille_de_carvalho_campos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5061/mocao_-_med__rafaela_vila_ramos_de_faro.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5062/mocao_-_med__pedro_luiz_bezerra_moron.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5063/mocao_-_med__michelle_da_silva_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5064/mocao_-_med__lindomar_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5065/mocao_-_med__jussara_ramos_santos_evangelista.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5066/mocao_-_med__josiane_simoes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5067/mocao_-_med__giane_akimoto_furtado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5068/mocao_-_med_florentino_jorge_da_costa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5069/mocao_-_med_fatima_aparecida_goncalves.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5070/mocao_-_med_graziele_aguiar_dias.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5071/mocao_-_med_moacir_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5105/mocao_aplausos_karate.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5119/0739_220804011831_001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5131/mocao_de_aplausos_no_04_mocao_de_aplausos_aos_cabos_da_pm_eder_dias_prado_e_daniel_silva_mendes.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5155/mocao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5165/mocao_pedro_fidelis.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5169/0802_220811210702_001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5257/adaozinho_da_arpa_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5258/aline_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5260/elizabete_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5261/fernando_de_miranda_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5262/gilberto_borges_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5263/ivana_fanai_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5264/regina_maria_da_cruz__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5265/santana__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5266/valdeir_moreira_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5267/wellington_fernandes__boi_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5288/mocao_gabriel_santos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5289/mocao_projeto_social_jiu_jitsu_marcus_copia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5292/mocao_-__projeto_social_jiu-jitsu_klismann_marcos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5328/mocaoooo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5374/mocao_de_aplausos_ver._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5432/mocao_de_aplausos_odontologos_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5438/novo_modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5439/mocao_pesar_roberto_01.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5443/mocao_-_enio_costa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5445/sebastiao_teles_1.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5488/mocao_de_aplauso_academia_wkan.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5491/mocao_de_pesar_sr._enio_ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5497/mocao_de_aplauso_professora.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5604/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5605/mocao_de_pesar_-_laurinda_catarina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5614/mocao_10.11_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_-_catadaores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5706/m_01_2022_fran_paula.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5707/mocao_de_aplausos_no_05_para_o_sr._leandro_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5708/mocao_de_aplausos_no_06_para_o_sra_soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5711/mocao_de_protesto_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5740/mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5755/mocao_de_pesa_betto_2_1.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5756/mocao_de_aplausos_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5760/mocao_de_aplauso_-_ana_lia.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/mocao_de_pesar_mirian.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/scan_20210211_0001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_mocao_rotary_-_ver._isaias.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/repudio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_covid19.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/mocao_eloa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3011/mocao_pesar_wagner_possan.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/scan_20210702_0001-3.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3146/mocao_de_aplausos_depudados_empaer.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3166/mocao_deputados.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3192/scan_20210729_0001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/mocao_de_aplausos_prof._olegario.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3258/mocao_loro_jose.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_pr_valen.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3316/img_0012.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3325/mocao_de_aplausos_policiais_e_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3352/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3372/mocao_de_aplausos_brasilia_df.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3377/mocao_adilson.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3378/mocao_fabiana.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3379/mocao_romilson.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3392/rubens.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3443/mocao_nelson_ortega_da_silva.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3471/mocao_gazin.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3473/mocao_-_padre_orlando.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3474/mocao_-_padre_geraldo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/mocao_-_rauni.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/mocao_-_diego.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/mocao_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/mocao_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3573/mocao_de_pesar_luciane_cristina.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3596/scan_20211008_0001.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3616/mocao_aplausos_banda_quartel.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3645/mocao_de_aplausos_coordenador_do_cartorio_elitoral_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3671/mocao_de_pesar_alzira.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3672/mocao_aplausos_ten_cel_luciana.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3685/mocao_de_aplauso_motorista_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3697/mocao_-_seu_nego.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3739/mocao_de_aplausos_-_agentes_de_endemias_e_auxiliares_de_servicos_gerais_1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/mocao_de_aplausos_alunos_unemat.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/mocao_ambrosina.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/mocao_-_caceres_mil_grau.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/mocao_fase.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/mocao_-_darlan_2.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/mocao_pesar_laurinda.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/mocao_-_ana_fanaia.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/mocao_de_aplauso_dos_policias_do_caramujo_2.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/mocao_-_josias_-papa_leguas.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/mocao_-miranda.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/mocao_-_vagner.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_aplausos_os_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/mocao_de_aplausos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/img_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/mocao_menbros_ondeca.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/mocao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/mocao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/mocao_-_lorena.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/mocaonatalino-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/mocao_pesar_joao_titao-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/mocao_de_pesar_sargento_henrique-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/924.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/scan_20200518_191813176.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/1311.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/scan_20200728_114733542.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/scan_20200821_110929203.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/mocao_de_pesar_robertinho_1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/1767.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/mocao_pesar_arquiteti_luiz.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2281/mocao_brigadista-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/prot.802_05042019_mocao_01_cezare.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/prot.803_05042019_mocao_02_cezare.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/prot.804_05042019_mocao_03_cezare.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/prot.805_05042019_mocao_04_cezare.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/prot.806_05042019_mocao_05_cezare.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/prot.924_22042019_mocao06_claudio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/prot.1095_mocao_07-2019_alvasir.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/prot.1185_17042019_mocao_08_claudio.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/953/prot.1206_21052019_mocao09_rosinei.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_dona_eliete-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_dona_joana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/prot.1517_24062019_pmocao12_claudio.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_ivo_com_03-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/prot.1620_01072019_mocao14_jose.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/mocao_jose_nildo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_gefron-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/prot.1780_2019_mocao_no18_rubens_sapl.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/mocao_aplausos-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/mocao_coronel_lara.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/prot.2026_12082019_pdl16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/prot.2064_13082019_mocao23_denis.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1455/scan_20190823_103858612-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/prot.2291_02092019_mocao25_wagner.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/prot.2292_02092019_mocao26_wagner.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1493/prot.2293_02092019_mocao27_wagner.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1500/scan_20190906_083149225-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1519/mocao_12.09.19-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1535/mocao_juliano-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1545/mocao_de_aplauso_-_valter-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_veloso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1631/scan_20191003_122207830-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/scan_20191018_110517546-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/scan_20191029_114729569-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/prot.2997_mocao36_elias.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/prot.3001_mocao37_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/untitled_20191213_112456-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/285/mocao_de_aplausos-01-08-2017-rubens_macedo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/377/valdeniria_dutra_ferreira-mocao_de_pesar_-_02-16-03-2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/284/mocao_aplausos_no_03_2018.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/283/mocao_de_pesar_-_04-09-04-2018-rosinei_neves.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/218/mocao_aplausos_n_05_2018_16_04_2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/517/mocao_de_aplausos-08-15-05-2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1325/protoc.2931_mocao_13_2018__000023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1370/mocao_no_15_-_2018_000155.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1598/prot._4020_mocao_16_2018_joao_batista_da_silva.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1599/protoc.3341_27082018_17.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1600/protoc.3652_11102018_20.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1601/prot._3975_mocao_21_2018_larissa_alexandra_dos__dGmHd2E.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1602/prot._4139_mocao_23_2018_sayshiane_assuncao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1603/prot._4140_mocao_24_2018__905.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1604/prot._4141_mocao_25_2018_luciano_paullo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1605/prot._4142_mocao_26_2018_eliel_regis_de_lima.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1606/prot._4143_mocao_27_2018_anderson_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1607/prot._4145_mocao_28_2018_ismael_diniz_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1608/prot._4146_mocao__29_2018_arthur_roque_alves.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/409/mocao_01_25-09-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/390/legislativo_municipal-mocao-02-27-04-017.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/410/mocao_03_26-06-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/393/protocolo_n_1010_14_08_2017_mocao_de_apalusos_n__KWsSrBN.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/395/protocolo_n_1252_17_08_2017_mocao_de_aplausos_n__5tamlbV.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/389/protocolo_n_2009_11_10_2017_mocao_de_pesar_n_07__zuz1kAz.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/400/protocolo_n_2125_20_10_2017_mocao_de_apalusos_n__7qhgHNc.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/392/protocolo_n_2647_24_11_2017_mocao_de_pesar_n_09__JC0ln4j.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/398/protocolo_n_2739_30_11_2017_mocao_de_aplausos_n__8eOJIc9.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/323/mocao_11_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/329/mocao_12_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10782/mocao_de_pesar_-_catiucia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10783/mocao_de_pesar_-_daniel_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10828/mocao_de_aplausos_aos_policiais_atuaram_ocorrencia_jd._trevo-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10829/mocao_de_aplausos_ao_ten_cel_pm_adao_cesar_rodrigues_silva-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10830/mocao_de_aplausos_ao_mj_pm_abner_james_lopes_campos-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10844/mocao_de_aplauso_aos_tenentes_e_policias_salvou_idosa_e_crianca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10867/mocao_pesar_maria_benisia_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10868/mocao_de_pesar_nair_moreira_douradinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10945/mocao_de_pesar_gabriele_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10966/emissao_d62adb14a831b20db9bfd0d2_oficio-interno-913-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10979/nota_de_pesar__assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11044/mocao_de_aplausos_osires_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11047/mocao_de_aplauso_talita_de_oliveira_santos_enfermeiro_reinaldo_pereira..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11048/mocao_de_aplauso_a_izonidia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11050/emissao_50bd8ff56e2b3549aa42358a_oficio-interno-1.119-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9270/mocao_de_pesar_anisio_braz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9290/mocao_de_pesar_adilson_domingos_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9326/mocao_de_pesar_elias_franco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9340/mocao_de_pesar_nelson_leite_carneiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9457/mocao_de_pesar_do_sr._edipo_moura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9544/mocao_de_aplausos_aos_ilustres_senhores_diego_geronimo_da_motta_e_antonio_luiz_de_souza..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9556/mocao_de_pesar_sra_rute_ferreria_campos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9557/mocao_de_pesar_sra_darci_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9613/mocao_aplausos_roger_flavio_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9628/emissao_0cce278e31837970e5fceccc_oficio-interno-1.866-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9682/mocao_de_aplausos_-_inteligencia_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9775/mocao_de_aplausos_assinada_inca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9810/emissao_e2257efc72b3152319d2a858_oficio-interno-2.733-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9811/emissao_9087ec13f9a6b3f982e18462_oficio-interno-2.735-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9851/cristina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9852/adilza.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9853/edna.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9854/gilvania.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9855/jessica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9856/laudiceia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9857/renata.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9858/rosinei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9869/mocao_de_aplausos_-_emanel_messias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9872/mocao_de_aplausos_-_sr._riller.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9883/emissao_b40acf415007ef3795ba8577_oficio-interno-5--3.012-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9886/mocao_de_aplausos_n._01_junho_2025_igreja_adventista_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9923/mocao_de_pesar_sr_vargas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9960/aplauso_maria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9962/mocao_alexandra_maria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9969/mocao_de_aplausos_aos_instrutores_proerd_caceres_mt.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10013/mocao_de_aplausos_joao_gabriel_pachuri.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10014/mocao_de_aplausos__a_sra._soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10049/mocao_de_aplausos_aos_idealizadores_e_lideres_do_projeto_expedicao_justica_sem_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10067/mocao_de_aplausos_-_arcebispo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10106/emissao_0f437874d9b14aa0634b7ee9_oficio-interno-4.094-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10114/mocao_de_aplausos_-_sr._claudionor_duarte_correa_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10120/mocao_de_aplausos_senhor_emerson_flores_da_mota_maciel_menezes_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10121/mocao_de_apalusos__claudiney_de_lima_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10130/mocao_de_aplausos_ao_senhor_junior_justino_de_moraes_da_empresa_moraes_sucatas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10146/emissao_a67a7120948d13fdf17bab9e_oficio_interno_50_2_168_2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10154/mocao_de_pesar__assinada_professor_romeu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10157/mocao_de_pesar_sr_edson_luiz_do_carmo_barbosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10168/mocao_de_aplausos_-_ifmt_caceres.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10175/mocao_de_aplausos_dr._gustavo_oliveira_de_abreu_veterinario.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10176/mocao_de_pesar_prof._sebastiao_romeu.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10187/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10196/emissao_0c39751a1a6c0a95c3d9a288_oficio-interno-4.501-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10203/mocao_de_pesar_01_celso_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10232/mocao_honra_ao_merito_-_sr._ilson_ribeiro_correia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10240/ana_tereza_porto_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10243/mocao_de_pesar_tereza_raquel_corbelino.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10270/emissao_fec2fb0b7cf74823ba7f7c9b_oficio-interno-4.850-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10294/mocao_de_aplausos_edileuza.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10309/mocao_de_apoio_conanda.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10368/mocao_de_aplauso_silvavo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10375/emissao_0a018f3ef5812fec960ff1a3_oficio-interno-5.175-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10376/mocao_de_aplausos_dos_motoristas_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10377/mocao_de_aplausos_do_grupo_amor_em_acao_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10389/mocao_de_aplausos_sargento_agnaldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10390/mocao_de_aplausos_sub_tenente_robson_da_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10482/mocao_de_pesar_maria_pacheco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10495/mocao_numero_04_energisa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10503/mocao_de_aplausos_05_ass_luiz_catelan.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10534/mocao__irma_consuelo_aparecida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10590/mo_-_2025_01_-_hacka_do_clima_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10605/mocao_de_aplausos_thassia_fanaia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10619/mocao_cic.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10633/mocao_de_aplausos_numero_06_hugo_alexandre_gomes_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10636/mocao_de_aplausos_pinaperreiraodoziojoselito_e_adilson_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10644/mocao_de_aplausos_-_associacao_autista.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10650/emissao_e8f7feb8cbf2c1d54d14481d_oficio-interno-7--4.987-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10653/mocao_de_aplausos_servidores_da_escola_municipal_duque_de_caxias_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10668/mocao_de_aplausos_fanfarra_da_ifmt_2_ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10671/mo_-_2025_02_-_coneaps_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10695/emissao_12851bf56fc82e7349c8ec1a_oficio-interno-6.584-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10703/mocao_de_aplausos_corretores_de_caceres_retificado_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10707/mocao_de_aplausos__ao_senhor_carlos_eduardo_souza_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10725/mocao_de_aplausos_06_ass_centro_educacional_dom_maximo_biennes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10730/mocao_de_aplausos__ao_senhor_cleyton_ramos_da_silva..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10732/mocao_de_pesar_vivaldo_assinada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10733/mocao_de_pesar_arrenius_halafi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7708/emissao_d501e9ad108c4c4cf5384e61_oficio-interno-009-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7711/emissao_6b0fb72b4083856e9c655395_oficio-interno-068-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7712/emissao_9335c9e623d7d301ca167de1_oficio-interno-070-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7729/mocao_de_aplausos_dr._vinicius.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7731/mocao_de_aplausos_-_leandro_bastos_pereira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7733/mocao_de_aplausos_de_julio_jose_de_campos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7734/mocao_de_aplausos_wellington_antonio_fagundes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7735/mocao_de_aplausos_medicos_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7736/mocao_de_aplausos_enfermeiro_chefe_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7740/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7742/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7768/emissao_1f5a41fdcf763438b1c5b037_oficio-interno-313-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7807/emissao_c79f4a29336e0ab909add9c3_oficio-interno-484-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7809/emissao_1f0bc70a273636ed4c1e2ec2_oficio-interno-477-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7810/emissao_03cfa99e5645b5b73ae6d4a3_oficio-interno-476-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7811/emissao_4ce2b630879e5a3de49490d7_oficio-interno-481-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7822/emissao_e41397d80f3cc678729d591f_oficio-interno-525-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7823/emissao_c1fc4629936a555ac04570b8_oficio-interno-526-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7824/emissao_23eed0814e55dbb5ba5affb7_oficio-interno-527-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7825/emissao_f61139f60aeac4fb69e05e5c_oficio-interno-528-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7826/emissao_57da7c1a08b4b94e3c4e6064_oficio-interno-529-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7827/emissao_e0c491ad515927c7e55c868c_oficio-interno-530-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7834/mocao_de_aplausos_polciais_do_proerd_cabo_rondon.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7856/emissao_79447b563a61113d2cb02c06_oficio-interno-616-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7869/emissao_4fca984034c15c3f0c489d15_oficio-interno-682-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7883/emissao_e2fd51afc0d325939f979140_oficio-interno-719-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7885/emissao_27997fea122ffea9d633a776_oficio-interno-720-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7886/emissao_669169bb4e5295f7a3fb66cd_oficio-interno-725-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7888/emissao_ada3a97cdfb77d8c2192238d_oficio-interno-721-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7889/emissao_c1ff6b5157b974a66057e935_oficio-interno-723-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7890/emissao_c9a269bbb13193085ef80c82_oficio-interno-742-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7934/emissao_83ab1301524bdc4564913b1e_oficio-interno-923-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7935/emissao_4352210118187cfe93573871_oficio-interno-931-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7939/emissao_76b14ca85506a66f805026c4_oficio-interno-926-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7951/mocao_de_aplausos_hudson_ricardi_ramos_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_de_aplausos_cleonice_xavier_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7965/mocao_de_pesar_francisco_alves_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7969/mocao_de_aplausos_pedro_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7996/mocao_de_aplausos_polciais_-_sequestro_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8008/mocao_de_aplausos_escola_estadual_militar_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8044/mocao_de_aplausos_-_subtenente_campos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8068/rosa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8069/marcos_cesar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8078/mocao_de_aplausos_karateca_-_wesley_sebastiao_de_souza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8112/honra_ao_merito_ao_sd_pm_elia_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8120/mocao_de_aplausos_-renio__widal_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8146/mocao_de_aplausos_asssinada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8163/mocao_de_aplausos_leliane_assinada.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8167/mocao_da_agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8178/mocao_de_aplausos_diaconos_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8208/assssss.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8209/mocao_fernado_aburaya_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8213/mocao_de_aplausos_liderancas_femininas_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8252/ass298.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8255/assinada_mocao_de_pesar_frei_matheus.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8257/mocao_de_pesar_prof_leandro_a_yasa_maria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8283/mocao_de_pesar_prof._regina_maria_marques.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8284/mocao_de_pesar_liriese_amarante.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8331/leticia_de_campos_de_paul.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8358/m_03_2024_greve.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8366/mocao_operadores_de_maquinas_assinada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8373/1_mocao_de_plausos_2024_aos__diaconos__da_igreja_vida_abundante.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8391/mocao_de_aplausos_bernabe_assinada.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8439/emissao_95c4d4d814a3eac6d0a2ead8_oficio-interno-2.727-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8460/mocao_de_aplausos_dr._kevin_c._a._bascope_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8461/mocao_de_aplausos_dra._joizeanne_-_oncologia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8462/mocao_de_aplausos_bruna_-_farmaceutica_oncologia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8467/mocao_de_pesar_dilza_chami_gattass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8479/mocao_de_aplausos_equipe_de_jiu_jitsu_da_forca_tatica_pantanal_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8486/mocao_de_pesar_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8492/mocao_de_pesar_antoninho_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8495/ass_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8505/mocao_de_pesar_darcy_marcelina_sebalho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8523/mocao_de_pesar_odil_marques_garcia_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_pesar_haydil_olicia_gattass_pache_simoes_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8552/mocao_de_pesar_marco_corbelino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8557/assinado_igor.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8558/assinado_dr_marcos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8560/mocao_de_pesar_airton_reis_junior.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8561/mocao_de_pesar_manoel_ramos_pessoa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8581/mocao-_2024-_eromi.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8595/emissao_a452eedc2cca5152f3c2e1d2_oficio-interno-3.252-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8600/mocao_de_aplausos_pastor_fabiano_assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8636/mocao_de_aplausos_iraja_lacerda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8657/mocao_de_pesar_padre_geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8658/mocao_de_pesar_marilene_2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8662/prof.helio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8695/emissao_3786b428b1fdb427fc53bcb6_oficio-interno-3.691-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8699/mocao_de_aplausos_de_luiz_augusto_assinada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8737/mocao_de_pesar_adelaide.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8839/mocao_gefron_assinada.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8855/mocao_de_pesar_diego_costa_jorge_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8881/mocao_de_aplausos_aos_brigadistas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8962/mocao_de_pesar_senhor_silvio_preto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8975/m_04_2024_fechamento_uniao_e_forca.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8983/mocao_de_pesar_ze_pernambuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9011/mocao_de_pesar_ricardo_ribeiro_castrillon.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9015/mocao_de_pesar_cabo_aparecido.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9034/mocao_de_aplausos_-__antonio_carlos_jorge1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9064/mocao_de_aplausos_diego_de_lavor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9140/mocao_de_aplausos_-jose_aparecido.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9141/mocao_de_aplausos_-_sr._helio_fernando.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9186/mocao_de_pesar_ana_maria_pinheiro_sala.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9187/mocao_de_pesar_izabelita_cunha_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9202/mocao_de_pesar_prof_joao_de_deus.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5835/1_moncao_de_aplauso_2023_sescmt.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5893/mocao_de_aplausos_01__09_02_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5894/mocao_de_aplauso_jogadores_cacerense__3_padrao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6019/mocao_dia_mulher.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6173/mocao_de_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6262/emissao_6f3dff0c19ca8e5e05e485a4_oficio-interno-1.290-2023_assinado_versaoimpressao-1-2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6275/mocao_de_pesar_do_senhor_crispim.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6321/mocao_de_aplausos_gerente_e_odontologa_do_ceo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6336/mocao_assinada_vereadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6436/emissao_b4d8513f842fb2780389f669_oficio-interno-1.846-2023_assinado_versaoimpressao_12.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6437/emissao_15a9089c2bc53fea36e37f49_oficio-interno-1.848-2023_assinado_versaoimpressao13.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6514/emissao_1126f6b7e8abdf1ee5dce307_oficio-interno-2.055-2023_assinado_versaoimpressao_odair_jose.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6538/mocao_de_aplausos_coral_de_vozes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6546/miocao_feira_gastronomica_nova_era.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6549/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6551/mocao_de_aplausos_banda_musical_dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6559/mocao_de_aplausos-_igreja_batista.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6600/mocao_de_aplausos_socio_educativo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6644/mocao_de_aplausos_efetivo_bombeiros_referente_reducao_focos_de_calor_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6654/mocao_de_pesar_a_familia_do_sr._nivaldo_ramos_de_farias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6663/emissao_a4ce59e08aa16f25f812f031_oficio-interno-2.529-2023_assinado_versaoimpressao_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6764/mocao_comunidade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6776/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-2_2.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6777/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6780/mocao_de_pesar_professor_valdir_silva.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6807/mocao_assinada.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6844/mocao_de_aplausos_liderancas_negras.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6872/mocao_de_aplauso_dos_agentes_de_infancia_e_juventude_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6873/mocao_de_herison_aluno_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6874/mocao_de_apluso_professora_solange.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6876/mocao_de_aplauso_do_projeto_cohab_nova_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6882/indicacao_de_honra_ao_merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6903/mocao_de_aplausos_emerson_dorado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6904/mocao_de_pesar_walter_souza_filho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6907/mocao_de_pesar_tatinha_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6959/emissao_69912e8f7a94b3be322034bc_oficio-interno-3.647-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6977/mocao_de_aplausos_equipe_estudantil_de_futsal_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7031/mocao_de_pesar_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7053/emissao_acaf93d6b2a048c73f31c902_oficio-interno-3.868-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7071/mocao_de_aplausos_no_01_-_para_o_sro_reginaldo_costa_campos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7088/emissao_f4f6a6f074e08a85084b84c9_oficio-interno-4.003-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7115/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7141/emissao_8d91b965f8ea296649975c70_oficio-interno-4.198-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7157/mocao_de_aplausos_henrique_maluf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7193/mocao_de_aplausos_n_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7195/servidora_da_sadia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7197/mocao_leite_assinada.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7204/mocao_de_apoio_ao_congresso_nacional_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7209/mocao_de_aplausos_n_2_bm_tamara_e_bm_leandro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7258/mocao_de_aplausos_associacao_de_senhoras_de_rotarianos_asr.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7279/req_mocao_de_aplauso_1_pdf_1_retificado_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7292/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7302/emissao_2d77495bb612b52ced2b4a8e_oficio-interno-4.779-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7306/mocao_de_pesar_doutor_betho_burgos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7348/mocao_de_pesar_prof._irenir.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7349/m_2023_-_pesar_pedro_cidadao_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7377/mocao_de_aplausos__para_os_pastores.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7385/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_mutirao_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7424/mocao_de_pesar_lucy_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7425/emissao_0ff761e3588ae41c5c913a72_oficio-interno-37--3.974-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7437/mocao_de_apaluso_assinada_do_pastor_alex.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7445/emissao_8b6839e398360fc136486509_oficio-interno-40--3.974-2023_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7451/emissao_d82a86600793dc0269978d9c_oficio-interno-5.322-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7452/emissao_f5f56178060c2e26b37f2810_oficio-interno-5.325-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7456/mocao_de_aplauso_assinada_em_nome_do_sr._fabio_deluque.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7462/mocao_ana_maria_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7463/mocao_renilda_assinada.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7489/mocao_de_pesar_terezinha_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_mocao_aplausos_feira_cultural_universitario_p_d_f.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7499/mocao_rio_paraguai_assinada_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7513/miguel_senatori_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7531/emissao_86a8112f1d103528333c050e_oficio-interno-5.602-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7532/emissao_4c8043cd212af4731319e6e5_oficio-interno-5.606-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7533/emissao_04e7961fa229453ef59f0ff2_oficio-interno-5.610-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7538/emissao_4264f7ae2ec9eb1b36677ac6_oficio-interno-43--3.974-2023_assinado_versaoimpressao_3_2.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7561/mocao_de_aplausos_para_os_fonaudiologos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7572/emissao_0d77b06ce568767bb7a5964c_oficio-interno-5.756-_ok.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7591/mocao_de_aplausos_setor_de_avaliacao_de_controle_da_sms_2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7592/mocao_de_aplausos_luana_piovesan.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7603/mocao_de_aplausos_para_os_medicos_do_ctr.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7609/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7610/mocao_de_aplausos_sonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7611/mocao_pedro_miguel_assinada.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7612/artemat_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7615/mocao_de_aplausos_polciais_do_proerd.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7623/emissao_c626c078f2588556be98f82c_oficio-interno-6.047-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7631/emissao_ef6a342ffc5407e266753e36_oficio-interno-6.059-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_aplausos_musicos_assinada.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7652/emissao_e04616b99159f4ef33cb295b_oficio-interno-6.102-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_de_mocao_de_aplausos_de_crispim_geraldo_da_silva_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7666/emissao_e6edc8012249eebfe74a8b75_oficio-interno-6.187-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7675/mocao_de_aplausos_dr._jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7685/mocao_de_aplausos_gupmpa_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7689/mocao_de_pesar_ledir_viegas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7690/mocao_honra_ao_merio_do_sargento_corpo_de_bombeiro_-sinop-mt.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7696/mocao_de_pesar_jorge_melgarejo_romero.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7703/emissao_6bbc4f9094284d95810a29ec_oficio-interno-6.344-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7704/mocao_de_aplauso_assinada_leovaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4155/mocao_de_pesar_vica.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4162/mocao_de_aplauso_-_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4163/mocao_-_dr_emerson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4177/mocao_de_pesar_052022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4210/mocao_-_amigos_do_bem_e_cia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4251/mocao_vara_trabalho_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4324/mocao_de_pesar_001_-_abel_cebalho_de_souza.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4333/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4454/mocao_-_sub_ten_pm_francis_euripedes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4455/mocao_-_1_ten_pm_cleber_de_souza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4456/mocao_-3_sgt_pm_marcio_pereira_simoes.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4457/mocao_-_sd_pm_fabio_vanini_miranda.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4541/aplauso_pdf_marilsi_policiais.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4630/mocao_-_bete_araujo_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4631/mocao_-_maria_de_souza_oliveira_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4632/mocao_-_natalia_lopes_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4633/mocao_-_hosana_do_mineiro_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4634/mocao_-_lucia_borges_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4635/mocao_-_ivone_brandao_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4701/mocao_de_pesar_sidney_maia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4703/mocao_de_aplausos_ze_neto_e_cristiano.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4704/mocao_de_aplausos_samir.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4752/mocao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4835/mocao_de_aplauso_do_sargento_zanetti_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4836/30_anos_do_conselho_tutelar_mocao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4838/mocao_de_aplausos_no_02_a_todos_os_jogadores_comissao_tecnica_e_diretoria_do_cacerense.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4841/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4844/mocao_pesa_misleh_abdel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4847/estado_de_mato_grosso-1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4858/mocao_de_aplausos_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4929/mocao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4991/mocao_de_aplausos_secretaria_elis.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4992/mocao_de_aplausos_carlos_alexandre_e_sarah_argenti.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5014/mocao_coroneis.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5018/fernanda_cristina.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5019/otavio_junior.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5020/paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5021/katherine_vacas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5022/maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5023/ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5024/eliane_ortiz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5025/karla_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5026/glayce_regina.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5027/carmilucia.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5028/leonco_alvaro.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5029/luiz_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5030/henrique_yng.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5031/adir_soares.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5032/ana_paula_fernandes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5033/aline_rejano.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5034/izabel_santos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5035/lilia_monica.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5036/cristina_ferreira.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5037/dayane_marciano.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5038/0617_220719215834_001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5040/mocao_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5042/0626_220721011054_001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5051/mocao_-_med_marcelo_de_oliveira_maciel.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5052/mocao_-_med_joel_garcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5053/mocao_-_med_taise_neves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5054/mocao_-_med_silvia_helena_franco_de_oliveira_rocha.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5055/mocao_-_med_raquel_gomes__de_moraes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5056/mocao_-_med_ledsilvia_de_almeida_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5057/mocao_-_med__fabio_ourives.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5058/mocao_-_med__elis_fernanda_de_melo_silva.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_-_med__celio_aparecido_nogueira_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5060/mocao_-_med__anne_camille_de_carvalho_campos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5061/mocao_-_med__rafaela_vila_ramos_de_faro.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5062/mocao_-_med__pedro_luiz_bezerra_moron.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5063/mocao_-_med__michelle_da_silva_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5064/mocao_-_med__lindomar_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5065/mocao_-_med__jussara_ramos_santos_evangelista.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5066/mocao_-_med__josiane_simoes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5067/mocao_-_med__giane_akimoto_furtado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5068/mocao_-_med_florentino_jorge_da_costa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5069/mocao_-_med_fatima_aparecida_goncalves.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5070/mocao_-_med_graziele_aguiar_dias.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5071/mocao_-_med_moacir_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5105/mocao_aplausos_karate.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5119/0739_220804011831_001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5131/mocao_de_aplausos_no_04_mocao_de_aplausos_aos_cabos_da_pm_eder_dias_prado_e_daniel_silva_mendes.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5155/mocao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5165/mocao_pedro_fidelis.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5169/0802_220811210702_001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5257/adaozinho_da_arpa_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5258/aline_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5260/elizabete_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5261/fernando_de_miranda_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5262/gilberto_borges_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5263/ivana_fanai_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5264/regina_maria_da_cruz__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5265/santana__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5266/valdeir_moreira_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5267/wellington_fernandes__boi_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5288/mocao_gabriel_santos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5289/mocao_projeto_social_jiu_jitsu_marcus_copia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5292/mocao_-__projeto_social_jiu-jitsu_klismann_marcos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5328/mocaoooo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5374/mocao_de_aplausos_ver._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5432/mocao_de_aplausos_odontologos_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5438/novo_modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5439/mocao_pesar_roberto_01.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5443/mocao_-_enio_costa.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5445/sebastiao_teles_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5488/mocao_de_aplauso_academia_wkan.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5491/mocao_de_pesar_sr._enio_ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5497/mocao_de_aplauso_professora.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5604/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5605/mocao_de_pesar_-_laurinda_catarina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5614/mocao_10.11_1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_-_catadaores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5706/m_01_2022_fran_paula.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5707/mocao_de_aplausos_no_05_para_o_sr._leandro_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5708/mocao_de_aplausos_no_06_para_o_sra_soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5711/mocao_de_protesto_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5740/mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5755/mocao_de_pesa_betto_2_1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5756/mocao_de_aplausos_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5760/mocao_de_aplauso_-_ana_lia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/mocao_de_pesar_mirian.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/scan_20210211_0001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_mocao_rotary_-_ver._isaias.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/repudio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_covid19.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/mocao_eloa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3011/mocao_pesar_wagner_possan.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/scan_20210702_0001-3.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3146/mocao_de_aplausos_depudados_empaer.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3166/mocao_deputados.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3192/scan_20210729_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/mocao_de_aplausos_prof._olegario.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3258/mocao_loro_jose.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_pr_valen.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3316/img_0012.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3325/mocao_de_aplausos_policiais_e_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3352/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3372/mocao_de_aplausos_brasilia_df.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3377/mocao_adilson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3378/mocao_fabiana.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3379/mocao_romilson.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3392/rubens.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3443/mocao_nelson_ortega_da_silva.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3471/mocao_gazin.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3473/mocao_-_padre_orlando.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3474/mocao_-_padre_geraldo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/mocao_-_rauni.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/mocao_-_diego.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/mocao_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/mocao_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3573/mocao_de_pesar_luciane_cristina.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3596/scan_20211008_0001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3616/mocao_aplausos_banda_quartel.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3645/mocao_de_aplausos_coordenador_do_cartorio_elitoral_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3671/mocao_de_pesar_alzira.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3672/mocao_aplausos_ten_cel_luciana.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3685/mocao_de_aplauso_motorista_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3697/mocao_-_seu_nego.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3739/mocao_de_aplausos_-_agentes_de_endemias_e_auxiliares_de_servicos_gerais_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/mocao_de_aplausos_alunos_unemat.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/mocao_ambrosina.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/mocao_-_caceres_mil_grau.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/mocao_fase.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/mocao_-_darlan_2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/mocao_pesar_laurinda.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/mocao_-_ana_fanaia.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/mocao_de_aplauso_dos_policias_do_caramujo_2.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/mocao_-_josias_-papa_leguas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/mocao_-miranda.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/mocao_-_vagner.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_aplausos_os_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/mocao_de_aplausos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/img_0001.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/mocao_menbros_ondeca.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/mocao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/mocao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/mocao_-_lorena.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/mocaonatalino-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/mocao_pesar_joao_titao-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/mocao_de_pesar_sargento_henrique-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/924.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/scan_20200518_191813176.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/1311.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/scan_20200728_114733542.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/scan_20200821_110929203.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/mocao_de_pesar_robertinho_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/1767.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/mocao_pesar_arquiteti_luiz.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2281/mocao_brigadista-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/prot.802_05042019_mocao_01_cezare.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/prot.803_05042019_mocao_02_cezare.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/prot.804_05042019_mocao_03_cezare.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/prot.805_05042019_mocao_04_cezare.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/prot.806_05042019_mocao_05_cezare.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/prot.924_22042019_mocao06_claudio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/prot.1095_mocao_07-2019_alvasir.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/prot.1185_17042019_mocao_08_claudio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/953/prot.1206_21052019_mocao09_rosinei.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_dona_eliete-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_dona_joana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/prot.1517_24062019_pmocao12_claudio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_ivo_com_03-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/prot.1620_01072019_mocao14_jose.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/mocao_jose_nildo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_gefron-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/prot.1780_2019_mocao_no18_rubens_sapl.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/mocao_aplausos-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/mocao_coronel_lara.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/prot.2026_12082019_pdl16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/prot.2064_13082019_mocao23_denis.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1455/scan_20190823_103858612-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/prot.2291_02092019_mocao25_wagner.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/prot.2292_02092019_mocao26_wagner.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1493/prot.2293_02092019_mocao27_wagner.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1500/scan_20190906_083149225-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1519/mocao_12.09.19-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1535/mocao_juliano-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1545/mocao_de_aplauso_-_valter-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_veloso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1631/scan_20191003_122207830-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/scan_20191018_110517546-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/scan_20191029_114729569-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/prot.2997_mocao36_elias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/prot.3001_mocao37_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/untitled_20191213_112456-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/285/mocao_de_aplausos-01-08-2017-rubens_macedo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/377/valdeniria_dutra_ferreira-mocao_de_pesar_-_02-16-03-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/284/mocao_aplausos_no_03_2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/283/mocao_de_pesar_-_04-09-04-2018-rosinei_neves.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/218/mocao_aplausos_n_05_2018_16_04_2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/517/mocao_de_aplausos-08-15-05-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1325/protoc.2931_mocao_13_2018__000023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1370/mocao_no_15_-_2018_000155.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1598/prot._4020_mocao_16_2018_joao_batista_da_silva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1599/protoc.3341_27082018_17.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1600/protoc.3652_11102018_20.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1601/prot._3975_mocao_21_2018_larissa_alexandra_dos__dGmHd2E.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1602/prot._4139_mocao_23_2018_sayshiane_assuncao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1603/prot._4140_mocao_24_2018__905.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1604/prot._4141_mocao_25_2018_luciano_paullo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1605/prot._4142_mocao_26_2018_eliel_regis_de_lima.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1606/prot._4143_mocao_27_2018_anderson_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1607/prot._4145_mocao_28_2018_ismael_diniz_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1608/prot._4146_mocao__29_2018_arthur_roque_alves.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/409/mocao_01_25-09-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/390/legislativo_municipal-mocao-02-27-04-017.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/410/mocao_03_26-06-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/393/protocolo_n_1010_14_08_2017_mocao_de_apalusos_n__KWsSrBN.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/395/protocolo_n_1252_17_08_2017_mocao_de_aplausos_n__5tamlbV.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/389/protocolo_n_2009_11_10_2017_mocao_de_pesar_n_07__zuz1kAz.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/400/protocolo_n_2125_20_10_2017_mocao_de_apalusos_n__7qhgHNc.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/392/protocolo_n_2647_24_11_2017_mocao_de_pesar_n_09__JC0ln4j.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/398/protocolo_n_2739_30_11_2017_mocao_de_aplausos_n__8eOJIc9.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/323/mocao_11_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/329/mocao_12_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H553"/>
+  <dimension ref="A1:H563"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="173" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6560,14265 +6670,14525 @@
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>89</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>96</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
         <v>97</v>
       </c>
-      <c r="D21" t="s">
-[...5 lines deleted...]
-      <c r="F21" t="s">
+      <c r="G21" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>101</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="G22" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
         <v>105</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="G23" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>58</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>115</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
         <v>117</v>
-      </c>
-[...19 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>119</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H27" t="s">
         <v>121</v>
-      </c>
-[...19 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>123</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>127</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
+        <v>127</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C31" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="H35" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="H36" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="B37" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="H37" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B38" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C39" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C41" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="H41" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B42" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C42" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C44" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>194</v>
+        <v>35</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="H44" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C45" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="H45" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="B46" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C46" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="H46" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C47" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>211</v>
+        <v>123</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="H47" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C48" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>216</v>
+        <v>123</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="H48" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C49" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="H49" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C50" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="H50" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B51" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C51" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="H51" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>233</v>
+        <v>101</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="H52" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="B53" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C53" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="H53" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="B54" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C54" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="H54" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="B55" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C55" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="H55" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B56" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C56" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="H56" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C57" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>46</v>
+        <v>246</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="H57" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B58" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C58" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="H58" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="B59" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C59" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="H59" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B60" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C60" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>269</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="H60" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="B61" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C61" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="H61" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C62" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>238</v>
+        <v>268</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="H62" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B63" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C63" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="H63" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B64" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C64" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>69</v>
+        <v>277</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="H64" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="B65" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C65" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="H65" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B66" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C66" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>22</v>
+        <v>286</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="H66" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B67" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C67" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>298</v>
+        <v>93</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="H67" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="B68" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C68" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="H68" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B69" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C69" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>194</v>
+        <v>123</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="H69" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="B70" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C70" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>155</v>
+        <v>303</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="H70" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B71" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C71" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>315</v>
+        <v>35</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="H71" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B72" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C72" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="H72" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B73" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C73" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>269</v>
+        <v>58</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="H73" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B74" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C74" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>194</v>
+        <v>58</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="H74" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C75" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="H75" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B76" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C76" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>324</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="H76" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B77" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C77" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="H77" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="B78" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C78" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>69</v>
+        <v>229</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="H78" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B79" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C79" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>55</v>
+        <v>229</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="H79" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C80" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>315</v>
+        <v>35</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="H80" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B81" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C81" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>238</v>
+        <v>350</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="H81" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B82" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C82" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="H82" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B83" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C83" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>60</v>
+        <v>303</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="H83" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C84" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="H84" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="B85" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C85" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>60</v>
+        <v>367</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="H85" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="B86" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C86" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>378</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="H86" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B87" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C87" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>376</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="H87" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B88" t="s">
-        <v>386</v>
+        <v>81</v>
       </c>
       <c r="C88" t="s">
-        <v>10</v>
+        <v>380</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>194</v>
+        <v>58</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="H88" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B89" t="s">
+        <v>81</v>
+      </c>
+      <c r="C89" t="s">
+        <v>384</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>101</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H89" t="s">
         <v>386</v>
-      </c>
-[...16 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="B90" t="s">
-        <v>386</v>
+        <v>81</v>
       </c>
       <c r="C90" t="s">
-        <v>21</v>
+        <v>388</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>194</v>
+        <v>350</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="H90" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B91" t="s">
-        <v>386</v>
+        <v>81</v>
       </c>
       <c r="C91" t="s">
-        <v>26</v>
+        <v>392</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="H91" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>395</v>
+      </c>
+      <c r="B92" t="s">
+        <v>81</v>
+      </c>
+      <c r="C92" t="s">
+        <v>396</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>101</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H92" t="s">
         <v>398</v>
-      </c>
-[...19 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>399</v>
+      </c>
+      <c r="B93" t="s">
+        <v>81</v>
+      </c>
+      <c r="C93" t="s">
+        <v>400</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>105</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H93" t="s">
         <v>402</v>
-      </c>
-[...19 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>403</v>
+      </c>
+      <c r="B94" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" t="s">
+        <v>404</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>229</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H94" t="s">
         <v>406</v>
-      </c>
-[...19 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>407</v>
+      </c>
+      <c r="B95" t="s">
+        <v>81</v>
+      </c>
+      <c r="C95" t="s">
+        <v>408</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>105</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="B95" t="s">
-[...14 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>411</v>
+      </c>
+      <c r="B96" t="s">
+        <v>81</v>
+      </c>
+      <c r="C96" t="s">
         <v>412</v>
       </c>
-      <c r="B96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H96" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B97" t="s">
-        <v>386</v>
+        <v>81</v>
       </c>
       <c r="C97" t="s">
-        <v>73</v>
+        <v>417</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>403</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="H97" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B98" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C98" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>403</v>
+        <v>229</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="H98" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B99" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C99" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="H99" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B100" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C100" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>424</v>
+        <v>229</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H100" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B101" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C101" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="H101" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B102" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C102" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>55</v>
+        <v>434</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="H102" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B103" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C103" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>55</v>
+        <v>438</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="H103" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B104" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C104" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>55</v>
+        <v>438</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H104" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B105" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C105" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>55</v>
+        <v>434</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="H105" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B106" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C106" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>55</v>
+        <v>434</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="H106" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B107" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C107" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>55</v>
+        <v>438</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="H107" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="B108" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C108" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>55</v>
+        <v>438</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="H108" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B109" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C109" t="s">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="H109" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B110" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C110" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>459</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="H110" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="B111" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C111" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="H111" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B112" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C112" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H112" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B113" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C113" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="H113" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B114" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C114" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="H114" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B115" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C115" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="H115" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B116" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C116" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="H116" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B117" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C117" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="H117" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B118" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C118" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="H118" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B119" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C119" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="H119" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B120" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C120" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="H120" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B121" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C121" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="H121" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B122" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C122" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="H122" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="B123" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C123" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="H123" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B124" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C124" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>497</v>
+        <v>77</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="H124" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B125" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C125" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="H125" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B126" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C126" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="H126" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B127" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C127" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="H127" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B128" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C128" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="H128" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B129" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C129" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="H129" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C130" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="H130" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B131" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C131" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="H131" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B132" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C132" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="H132" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B133" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C133" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="H133" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B134" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C134" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>84</v>
+        <v>532</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="H134" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B135" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C135" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="H135" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B136" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C136" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="H136" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B137" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C137" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="H137" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B138" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C138" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>540</v>
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="H138" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B139" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C139" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="H139" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B140" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C140" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>547</v>
+        <v>101</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="H140" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B141" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C141" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>540</v>
+        <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="H141" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B142" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C142" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>540</v>
+        <v>105</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="H142" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B143" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C143" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>557</v>
+        <v>105</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H143" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B144" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C144" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>561</v>
+        <v>123</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H144" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B145" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C145" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>561</v>
+        <v>123</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H145" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B146" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C146" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="H146" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B147" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C147" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>315</v>
+        <v>105</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H147" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B148" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C148" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>84</v>
+        <v>575</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="H148" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B149" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C149" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="H149" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B150" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C150" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>84</v>
+        <v>582</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="H150" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="B151" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C151" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>238</v>
+        <v>575</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="H151" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B152" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C152" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>575</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="H152" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B153" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C153" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>592</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="H153" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B154" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C154" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>596</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="H154" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="B155" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C155" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>46</v>
+        <v>596</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="H155" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B156" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C156" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="H156" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B157" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C157" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>601</v>
+        <v>350</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="H157" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B158" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C158" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>557</v>
+        <v>123</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="H158" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B159" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C159" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>540</v>
+        <v>105</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="H159" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B160" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C160" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="H160" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B161" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C161" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>614</v>
+        <v>77</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="H161" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B162" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C162" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>618</v>
+        <v>13</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="H162" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B163" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C163" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="H163" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B164" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C164" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>625</v>
+        <v>13</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H164" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B165" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C165" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>625</v>
+        <v>93</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H165" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B166" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C166" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H166" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B167" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C167" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>55</v>
+        <v>636</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="H167" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B168" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C168" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>315</v>
+        <v>592</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="H168" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B169" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C169" t="s">
-        <v>641</v>
+        <v>380</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>557</v>
+        <v>575</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H169" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B170" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C170" t="s">
-        <v>645</v>
+        <v>384</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>646</v>
       </c>
       <c r="H170" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>648</v>
       </c>
       <c r="B171" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C171" t="s">
+        <v>388</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>650</v>
       </c>
       <c r="H171" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>652</v>
       </c>
       <c r="B172" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C172" t="s">
+        <v>392</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
         <v>653</v>
       </c>
-      <c r="D172" t="s">
-[...5 lines deleted...]
-      <c r="F172" t="s">
+      <c r="G172" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="G172" s="1" t="s">
+      <c r="H172" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>656</v>
+      </c>
+      <c r="B173" t="s">
+        <v>421</v>
+      </c>
+      <c r="C173" t="s">
+        <v>396</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="H173" t="s">
         <v>658</v>
-      </c>
-[...13 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>659</v>
+      </c>
+      <c r="B174" t="s">
+        <v>421</v>
+      </c>
+      <c r="C174" t="s">
+        <v>400</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>660</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="H174" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>663</v>
+      </c>
+      <c r="B175" t="s">
+        <v>421</v>
+      </c>
+      <c r="C175" t="s">
+        <v>404</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>660</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H175" t="s">
         <v>665</v>
-      </c>
-[...19 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B176" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C176" t="s">
-        <v>671</v>
+        <v>408</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="H176" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="B177" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C177" t="s">
-        <v>675</v>
+        <v>412</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>676</v>
+        <v>101</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="H177" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B178" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C178" t="s">
-        <v>680</v>
+        <v>417</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>84</v>
+        <v>350</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="H178" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="B179" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C179" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>55</v>
+        <v>592</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="H179" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="B180" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C180" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="H180" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="B181" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C181" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H181" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="B182" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C182" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="H182" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="B183" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C183" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>702</v>
+        <v>434</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="H183" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="B184" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C184" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>689</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="H184" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="B185" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C185" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>13</v>
+        <v>702</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="H185" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="B186" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C186" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>194</v>
+        <v>123</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="H186" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="B187" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C187" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="H187" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="B188" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C188" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>724</v>
+        <v>123</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="H188" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="B189" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C189" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="H189" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="B190" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C190" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="H190" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="B191" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C191" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="H191" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="B192" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="C192" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="H192" t="s">
-        <v>743</v>
+        <v>734</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
       <c r="B193" t="s">
-        <v>745</v>
+        <v>421</v>
       </c>
       <c r="C193" t="s">
-        <v>10</v>
+        <v>736</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>60</v>
+        <v>737</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="H193" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="B194" t="s">
-        <v>745</v>
+        <v>421</v>
       </c>
       <c r="C194" t="s">
-        <v>17</v>
+        <v>741</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="H194" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="B195" t="s">
+        <v>421</v>
+      </c>
+      <c r="C195" t="s">
         <v>745</v>
       </c>
-      <c r="C195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="H195" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="B196" t="s">
-        <v>745</v>
+        <v>421</v>
       </c>
       <c r="C196" t="s">
-        <v>26</v>
+        <v>749</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>557</v>
+        <v>229</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="H196" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="B197" t="s">
-        <v>745</v>
+        <v>421</v>
       </c>
       <c r="C197" t="s">
-        <v>30</v>
+        <v>753</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>46</v>
+        <v>754</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="H197" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>757</v>
+      </c>
+      <c r="B198" t="s">
+        <v>421</v>
+      </c>
+      <c r="C198" t="s">
+        <v>758</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>759</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="B198" t="s">
-[...14 lines deleted...]
-      <c r="G198" s="1" t="s">
+      <c r="H198" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>762</v>
+      </c>
+      <c r="B199" t="s">
+        <v>421</v>
+      </c>
+      <c r="C199" t="s">
         <v>763</v>
       </c>
-      <c r="B199" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>764</v>
       </c>
       <c r="H199" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>766</v>
       </c>
       <c r="B200" t="s">
-        <v>745</v>
+        <v>421</v>
       </c>
       <c r="C200" t="s">
-        <v>64</v>
+        <v>767</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>614</v>
+        <v>101</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H200" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B201" t="s">
-        <v>745</v>
+        <v>421</v>
       </c>
       <c r="C201" t="s">
-        <v>68</v>
+        <v>771</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>770</v>
+        <v>101</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H201" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B202" t="s">
-        <v>745</v>
+        <v>421</v>
       </c>
       <c r="C202" t="s">
-        <v>73</v>
+        <v>775</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>194</v>
+        <v>776</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="H202" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="B203" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C203" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>194</v>
+        <v>105</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="H203" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="B204" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C204" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="H204" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="B205" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C205" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="H205" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="B206" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C206" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>55</v>
+        <v>592</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="H206" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="B207" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C207" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>614</v>
+        <v>93</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="H207" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="B208" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C208" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>614</v>
+        <v>77</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="H208" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B209" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C209" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>795</v>
+        <v>93</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="H209" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="B210" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C210" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>269</v>
+        <v>649</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="H210" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="B211" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C211" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>614</v>
+        <v>805</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="H211" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="B212" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C212" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>22</v>
+        <v>229</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="H212" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="B213" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C213" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="H213" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="B214" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C214" t="s">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>315</v>
+        <v>229</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="H214" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="B215" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C215" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="H215" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="B216" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C216" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="H216" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="B217" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C217" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>820</v>
+        <v>649</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="H217" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="B218" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C218" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>557</v>
+        <v>649</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="H218" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B219" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C219" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>547</v>
+        <v>830</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="H219" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="B220" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C220" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>46</v>
+        <v>303</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="H220" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="B221" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C221" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>46</v>
+        <v>649</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="H221" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="B222" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C222" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>46</v>
+        <v>324</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="H222" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="B223" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C223" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>60</v>
+        <v>229</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="H223" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="B224" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C224" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>60</v>
+        <v>350</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="H224" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="B225" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C225" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="H225" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="B226" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C226" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="H226" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="B227" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C227" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>614</v>
+        <v>855</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="H227" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="B228" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C228" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="H228" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="B229" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C229" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>614</v>
+        <v>582</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="H229" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="B230" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C230" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>399</v>
+        <v>93</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="H230" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="B231" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C231" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>194</v>
+        <v>93</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="H231" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="B232" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C232" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="H232" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="B233" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C233" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>238</v>
+        <v>105</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="H233" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="B234" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C234" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>872</v>
+        <v>105</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="H234" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B235" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C235" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>194</v>
+        <v>13</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="H235" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="B236" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C236" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="H236" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="B237" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C237" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>399</v>
+        <v>649</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="H237" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="B238" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C238" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>46</v>
+        <v>592</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="H238" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B239" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C239" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>888</v>
+        <v>649</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="H239" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="B240" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C240" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>614</v>
+        <v>434</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="H240" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B241" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C241" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>399</v>
+        <v>229</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="H241" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="B242" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C242" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>55</v>
+        <v>324</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="H242" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="B243" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C243" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>901</v>
+        <v>77</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="H243" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B244" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C244" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="H244" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B245" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C245" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>185</v>
+        <v>229</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="H245" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B246" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C246" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>912</v>
+        <v>101</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H246" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B247" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C247" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>916</v>
+        <v>434</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>917</v>
       </c>
       <c r="H247" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>919</v>
       </c>
       <c r="B248" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C248" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
+        <v>93</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>920</v>
       </c>
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>922</v>
+      </c>
+      <c r="B249" t="s">
+        <v>780</v>
+      </c>
+      <c r="C249" t="s">
+        <v>272</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>924</v>
       </c>
       <c r="H249" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>926</v>
       </c>
       <c r="B250" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C250" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250" t="s">
         <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>614</v>
+        <v>649</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>927</v>
       </c>
       <c r="H250" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>929</v>
       </c>
       <c r="B251" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C251" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
-        <v>547</v>
+        <v>434</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>930</v>
       </c>
       <c r="H251" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>932</v>
       </c>
       <c r="B252" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C252" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252" t="s">
         <v>12</v>
       </c>
       <c r="F252" t="s">
-        <v>540</v>
+        <v>101</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>933</v>
       </c>
       <c r="H252" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>935</v>
       </c>
       <c r="B253" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C253" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
-        <v>60</v>
+        <v>936</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H253" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B254" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C254" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254" t="s">
         <v>12</v>
       </c>
       <c r="F254" t="s">
-        <v>540</v>
+        <v>940</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="H254" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B255" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C255" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255" t="s">
         <v>12</v>
       </c>
       <c r="F255" t="s">
-        <v>942</v>
+        <v>220</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="H255" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B256" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C256" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
       <c r="F256" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="H256" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B257" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C257" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D257" t="s">
         <v>11</v>
       </c>
       <c r="E257" t="s">
         <v>12</v>
       </c>
       <c r="F257" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="H257" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B258" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C258" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258" t="s">
         <v>12</v>
       </c>
       <c r="F258" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="H258" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B259" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C259" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
-        <v>953</v>
+        <v>105</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="H259" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B260" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C260" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>960</v>
+        <v>649</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H260" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B261" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C261" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>55</v>
+        <v>582</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H261" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B262" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C262" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>55</v>
+        <v>575</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H262" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B263" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C263" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263" t="s">
         <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="H263" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B264" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C264" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>238</v>
+        <v>575</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H264" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B265" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C265" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>238</v>
+        <v>977</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="H265" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B266" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C266" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>238</v>
+        <v>977</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="H266" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="B267" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C267" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>540</v>
+        <v>984</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="H267" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="B268" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C268" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>960</v>
+        <v>988</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="H268" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="B269" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C269" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
         <v>988</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="H269" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="B270" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C270" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270" t="s">
         <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>614</v>
+        <v>995</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="H270" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="B271" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C271" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271" t="s">
         <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>995</v>
+        <v>101</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="H271" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="B272" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C272" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272" t="s">
         <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>999</v>
+        <v>101</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="H272" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B273" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C273" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273" t="s">
         <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="H273" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B274" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C274" t="s">
-        <v>641</v>
+        <v>380</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274" t="s">
         <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="H274" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B275" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C275" t="s">
-        <v>645</v>
+        <v>384</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="H275" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B276" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C276" t="s">
-        <v>649</v>
+        <v>388</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="H276" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B277" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C277" t="s">
-        <v>653</v>
+        <v>392</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>575</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="H277" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B278" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C278" t="s">
-        <v>658</v>
+        <v>396</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>238</v>
+        <v>995</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="H278" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="B279" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C279" t="s">
-        <v>662</v>
+        <v>400</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="H279" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="B280" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C280" t="s">
-        <v>666</v>
+        <v>404</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>55</v>
+        <v>649</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="H280" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="B281" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C281" t="s">
-        <v>671</v>
+        <v>408</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>194</v>
+        <v>1030</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="H281" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="B282" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C282" t="s">
-        <v>675</v>
+        <v>412</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>46</v>
+        <v>1034</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="H282" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="B283" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C283" t="s">
-        <v>680</v>
+        <v>417</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>238</v>
+        <v>93</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="H283" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="B284" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C284" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="H284" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="B285" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C285" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>614</v>
+        <v>101</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="H285" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="B286" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C286" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="H286" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="B287" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C287" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>194</v>
+        <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="H287" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="B288" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C288" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="H288" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B289" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C289" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>238</v>
+        <v>1056</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="H289" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="B290" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="C290" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="H290" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="B291" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C291" t="s">
-        <v>10</v>
+        <v>706</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="H291" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="B292" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C292" t="s">
-        <v>17</v>
+        <v>710</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>399</v>
+        <v>93</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="H292" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="B293" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C293" t="s">
-        <v>21</v>
+        <v>715</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="H293" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="B294" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C294" t="s">
-        <v>26</v>
+        <v>719</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>540</v>
+        <v>13</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="H294" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="B295" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C295" t="s">
-        <v>30</v>
+        <v>723</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>1071</v>
+        <v>649</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="H295" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="B296" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C296" t="s">
-        <v>54</v>
+        <v>727</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="H296" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="B297" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C297" t="s">
-        <v>59</v>
+        <v>731</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>1078</v>
+        <v>229</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="H297" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B298" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C298" t="s">
-        <v>64</v>
+        <v>736</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>557</v>
+        <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="H298" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B299" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C299" t="s">
-        <v>68</v>
+        <v>741</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="H299" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B300" t="s">
-        <v>1058</v>
+        <v>780</v>
       </c>
       <c r="C300" t="s">
-        <v>73</v>
+        <v>745</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="H300" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B301" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C301" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="H301" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B302" t="s">
         <v>1093</v>
       </c>
-      <c r="B302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C302" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>238</v>
+        <v>434</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="H302" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="B303" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C303" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="H303" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="B304" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C304" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>1100</v>
+        <v>575</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="H304" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B305" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C305" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="H305" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B306" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C306" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>1104</v>
+        <v>77</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="H306" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="B307" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C307" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="H307" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="B308" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C308" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>1104</v>
+        <v>592</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="H308" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="B309" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C309" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>1104</v>
+        <v>93</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="H309" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="B310" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C310" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>1104</v>
+        <v>77</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="H310" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="B311" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C311" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>1123</v>
+        <v>77</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="H311" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B312" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C312" t="s">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="H312" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B313" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C313" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313" t="s">
         <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="H313" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="B314" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C314" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="H314" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="B315" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C315" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>46</v>
+        <v>1139</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="H315" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C316" t="s">
+        <v>138</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
         <v>1139</v>
       </c>
-      <c r="B316" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G316" s="1" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="H316" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="B317" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C317" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>22</v>
+        <v>1139</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="H317" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="B318" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C318" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>194</v>
+        <v>1139</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="H318" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="B319" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C319" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>46</v>
+        <v>1139</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="H319" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="B320" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C320" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>1152</v>
+        <v>1139</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="H320" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="B321" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C321" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>60</v>
+        <v>1158</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="H321" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="B322" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C322" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>1159</v>
+        <v>13</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="H322" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B323" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C323" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>1163</v>
+        <v>13</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="H323" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B324" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C324" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="H324" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B325" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C325" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>194</v>
+        <v>93</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="H325" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="B326" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C326" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>667</v>
+        <v>93</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="H326" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B327" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C327" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>667</v>
+        <v>324</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="H327" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B328" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C328" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>667</v>
+        <v>229</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="H328" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B329" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C329" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>667</v>
+        <v>93</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="H329" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="B330" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C330" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>667</v>
+        <v>1187</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="H330" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="B331" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C331" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>667</v>
+        <v>105</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="H331" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="B332" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C332" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>667</v>
+        <v>1194</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="H332" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="B333" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C333" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>667</v>
+        <v>1198</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="H333" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="B334" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C334" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>667</v>
+        <v>1198</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="H334" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="B335" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C335" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>667</v>
+        <v>229</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="H335" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="B336" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C336" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="H336" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="B337" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C337" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="H337" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="B338" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C338" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="H338" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="B339" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C339" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="H339" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="B340" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C340" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="H340" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="B341" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C341" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="H341" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="B342" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C342" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="H342" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="B343" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C343" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="H343" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="B344" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C344" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="H344" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="B345" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C345" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="H345" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="B346" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C346" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346" t="s">
         <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="H346" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="B347" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C347" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>1236</v>
+        <v>702</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="H347" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="B348" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C348" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D348" t="s">
         <v>11</v>
       </c>
       <c r="E348" t="s">
         <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>540</v>
+        <v>702</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="H348" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="B349" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C349" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D349" t="s">
         <v>11</v>
       </c>
       <c r="E349" t="s">
         <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="H349" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="B350" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C350" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D350" t="s">
         <v>11</v>
       </c>
       <c r="E350" t="s">
         <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="H350" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="B351" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C351" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="H351" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="B352" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C352" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="H352" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="B353" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C353" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="H353" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="B354" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C354" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354" t="s">
         <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="H354" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="B355" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C355" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355" t="s">
         <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="H355" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B356" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C356" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356" t="s">
         <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>238</v>
+        <v>702</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="H356" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="B357" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C357" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D357" t="s">
         <v>11</v>
       </c>
       <c r="E357" t="s">
         <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>238</v>
+        <v>1271</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="H357" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="B358" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C358" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358" t="s">
         <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>238</v>
+        <v>575</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="H358" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="B359" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C359" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="H359" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="B360" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C360" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="H360" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="B361" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C361" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="H361" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="B362" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C362" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="H362" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="B363" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C363" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="H363" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="B364" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C364" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="H364" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="B365" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C365" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D365" t="s">
         <v>11</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="H365" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="B366" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C366" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="D366" t="s">
         <v>11</v>
       </c>
       <c r="E366" t="s">
         <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="H366" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="B367" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C367" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="D367" t="s">
         <v>11</v>
       </c>
       <c r="E367" t="s">
         <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="H367" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="B368" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C368" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="D368" t="s">
         <v>11</v>
       </c>
       <c r="E368" t="s">
         <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="H368" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="B369" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C369" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D369" t="s">
         <v>11</v>
       </c>
       <c r="E369" t="s">
         <v>12</v>
       </c>
       <c r="F369" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="H369" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="B370" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C370" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="D370" t="s">
         <v>11</v>
       </c>
       <c r="E370" t="s">
         <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>1236</v>
+        <v>77</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="H370" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="B371" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C371" t="s">
-        <v>641</v>
+        <v>380</v>
       </c>
       <c r="D371" t="s">
         <v>11</v>
       </c>
       <c r="E371" t="s">
         <v>12</v>
       </c>
       <c r="F371" t="s">
-        <v>547</v>
+        <v>77</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="H371" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="B372" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C372" t="s">
-        <v>645</v>
+        <v>384</v>
       </c>
       <c r="D372" t="s">
         <v>11</v>
       </c>
       <c r="E372" t="s">
         <v>12</v>
       </c>
       <c r="F372" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="H372" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="B373" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C373" t="s">
-        <v>649</v>
+        <v>388</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373" t="s">
         <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="H373" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="B374" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C374" t="s">
-        <v>653</v>
+        <v>392</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374" t="s">
         <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>1318</v>
+        <v>77</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="H374" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="B375" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C375" t="s">
-        <v>658</v>
+        <v>396</v>
       </c>
       <c r="D375" t="s">
         <v>11</v>
       </c>
       <c r="E375" t="s">
         <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="H375" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="B376" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C376" t="s">
-        <v>662</v>
+        <v>400</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376" t="s">
         <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="H376" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="B377" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C377" t="s">
-        <v>666</v>
+        <v>404</v>
       </c>
       <c r="D377" t="s">
         <v>11</v>
       </c>
       <c r="E377" t="s">
         <v>12</v>
       </c>
       <c r="F377" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="H377" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="B378" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C378" t="s">
-        <v>675</v>
+        <v>408</v>
       </c>
       <c r="D378" t="s">
         <v>11</v>
       </c>
       <c r="E378" t="s">
         <v>12</v>
       </c>
       <c r="F378" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="H378" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="B379" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C379" t="s">
-        <v>680</v>
+        <v>412</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379" t="s">
         <v>12</v>
       </c>
       <c r="F379" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="H379" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="B380" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C380" t="s">
-        <v>684</v>
+        <v>417</v>
       </c>
       <c r="D380" t="s">
         <v>11</v>
       </c>
       <c r="E380" t="s">
         <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>55</v>
+        <v>1271</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="H380" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="B381" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C381" t="s">
-        <v>688</v>
+        <v>676</v>
       </c>
       <c r="D381" t="s">
         <v>11</v>
       </c>
       <c r="E381" t="s">
         <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>55</v>
+        <v>582</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="H381" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="B382" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C382" t="s">
-        <v>692</v>
+        <v>680</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382" t="s">
         <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>55</v>
+        <v>324</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="H382" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="B383" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C383" t="s">
-        <v>696</v>
+        <v>684</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383" t="s">
         <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="H383" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="B384" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C384" t="s">
-        <v>701</v>
+        <v>688</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384" t="s">
         <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>55</v>
+        <v>1353</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="H384" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="B385" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C385" t="s">
-        <v>706</v>
+        <v>693</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385" t="s">
         <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>55</v>
+        <v>229</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="H385" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="B386" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C386" t="s">
-        <v>710</v>
+        <v>697</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386" t="s">
         <v>12</v>
       </c>
       <c r="F386" t="s">
-        <v>557</v>
+        <v>101</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="H386" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="B387" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C387" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="D387" t="s">
         <v>11</v>
       </c>
       <c r="E387" t="s">
         <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>557</v>
+        <v>101</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="H387" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="B388" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C388" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="D388" t="s">
         <v>11</v>
       </c>
       <c r="E388" t="s">
         <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>557</v>
+        <v>101</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="H388" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="B389" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C389" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="D389" t="s">
         <v>11</v>
       </c>
       <c r="E389" t="s">
         <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="H389" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="B390" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C390" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="D390" t="s">
         <v>11</v>
       </c>
       <c r="E390" t="s">
         <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>1367</v>
+        <v>101</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="H390" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="B391" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C391" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="D391" t="s">
         <v>11</v>
       </c>
       <c r="E391" t="s">
         <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>614</v>
+        <v>101</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="H391" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="B392" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C392" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="D392" t="s">
         <v>11</v>
       </c>
       <c r="E392" t="s">
         <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="H392" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="B393" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C393" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393" t="s">
         <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="H393" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="B394" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C394" t="s">
-        <v>1380</v>
+        <v>736</v>
       </c>
       <c r="D394" t="s">
         <v>11</v>
       </c>
       <c r="E394" t="s">
         <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>557</v>
+        <v>101</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="H394" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="B395" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C395" t="s">
-        <v>1384</v>
+        <v>741</v>
       </c>
       <c r="D395" t="s">
         <v>11</v>
       </c>
       <c r="E395" t="s">
         <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>1385</v>
+        <v>101</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H395" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B396" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C396" t="s">
-        <v>1389</v>
+        <v>745</v>
       </c>
       <c r="D396" t="s">
         <v>11</v>
       </c>
       <c r="E396" t="s">
         <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>238</v>
+        <v>592</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="H396" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1392</v>
       </c>
       <c r="B397" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C397" t="s">
+        <v>749</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>592</v>
+      </c>
+      <c r="G397" s="1" t="s">
         <v>1393</v>
       </c>
-      <c r="D397" t="s">
-[...8 lines deleted...]
-      <c r="G397" s="1" t="s">
+      <c r="H397" t="s">
         <v>1394</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C398" t="s">
+        <v>753</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>592</v>
+      </c>
+      <c r="G398" s="1" t="s">
         <v>1396</v>
       </c>
-      <c r="B398" t="s">
-[...2 lines deleted...]
-      <c r="C398" t="s">
+      <c r="H398" t="s">
         <v>1397</v>
-      </c>
-[...13 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C399" t="s">
+        <v>758</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>123</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H399" t="s">
         <v>1400</v>
-      </c>
-[...19 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C400" t="s">
+        <v>763</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H400" t="s">
         <v>1404</v>
-      </c>
-[...19 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1408</v>
+        <v>1405</v>
       </c>
       <c r="B401" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C401" t="s">
-        <v>1409</v>
+        <v>767</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401" t="s">
         <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>84</v>
+        <v>649</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
       <c r="H401" t="s">
-        <v>1411</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1412</v>
+        <v>1408</v>
       </c>
       <c r="B402" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C402" t="s">
-        <v>1413</v>
+        <v>771</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402" t="s">
         <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1414</v>
+        <v>1409</v>
       </c>
       <c r="H402" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
       <c r="B403" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C403" t="s">
-        <v>1417</v>
+        <v>775</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403" t="s">
         <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>315</v>
+        <v>13</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1418</v>
+        <v>1412</v>
       </c>
       <c r="H403" t="s">
-        <v>1419</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1420</v>
+        <v>1414</v>
       </c>
       <c r="B404" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C404" t="s">
-        <v>1421</v>
+        <v>1415</v>
       </c>
       <c r="D404" t="s">
         <v>11</v>
       </c>
       <c r="E404" t="s">
         <v>12</v>
       </c>
       <c r="F404" t="s">
-        <v>22</v>
+        <v>592</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1422</v>
+        <v>1416</v>
       </c>
       <c r="H404" t="s">
-        <v>1423</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1424</v>
+        <v>1418</v>
       </c>
       <c r="B405" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C405" t="s">
-        <v>1425</v>
+        <v>1419</v>
       </c>
       <c r="D405" t="s">
         <v>11</v>
       </c>
       <c r="E405" t="s">
         <v>12</v>
       </c>
       <c r="F405" t="s">
-        <v>22</v>
+        <v>1420</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="H405" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1428</v>
+        <v>1423</v>
       </c>
       <c r="B406" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C406" t="s">
-        <v>1429</v>
+        <v>1424</v>
       </c>
       <c r="D406" t="s">
         <v>11</v>
       </c>
       <c r="E406" t="s">
         <v>12</v>
       </c>
       <c r="F406" t="s">
-        <v>1430</v>
+        <v>77</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1431</v>
+        <v>1425</v>
       </c>
       <c r="H406" t="s">
-        <v>1432</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
       <c r="B407" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C407" t="s">
-        <v>1434</v>
+        <v>1428</v>
       </c>
       <c r="D407" t="s">
         <v>11</v>
       </c>
       <c r="E407" t="s">
         <v>12</v>
       </c>
       <c r="F407" t="s">
-        <v>1236</v>
+        <v>101</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="H407" t="s">
-        <v>1436</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1437</v>
+        <v>1431</v>
       </c>
       <c r="B408" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C408" t="s">
-        <v>1438</v>
+        <v>1432</v>
       </c>
       <c r="D408" t="s">
         <v>11</v>
       </c>
       <c r="E408" t="s">
         <v>12</v>
       </c>
       <c r="F408" t="s">
-        <v>1439</v>
+        <v>229</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1440</v>
+        <v>1433</v>
       </c>
       <c r="H408" t="s">
-        <v>1441</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="B409" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C409" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
       <c r="D409" t="s">
         <v>11</v>
       </c>
       <c r="E409" t="s">
         <v>12</v>
       </c>
       <c r="F409" t="s">
-        <v>614</v>
+        <v>592</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
       <c r="H409" t="s">
-        <v>1445</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1446</v>
+        <v>1439</v>
       </c>
       <c r="B410" t="s">
-        <v>1058</v>
+        <v>1093</v>
       </c>
       <c r="C410" t="s">
-        <v>1447</v>
+        <v>1440</v>
       </c>
       <c r="D410" t="s">
         <v>11</v>
       </c>
       <c r="E410" t="s">
         <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1448</v>
+        <v>1441</v>
       </c>
       <c r="H410" t="s">
-        <v>1449</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1450</v>
+        <v>1443</v>
       </c>
       <c r="B411" t="s">
-        <v>1451</v>
+        <v>1093</v>
       </c>
       <c r="C411" t="s">
-        <v>10</v>
+        <v>1444</v>
       </c>
       <c r="D411" t="s">
         <v>11</v>
       </c>
       <c r="E411" t="s">
         <v>12</v>
       </c>
       <c r="F411" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1452</v>
+        <v>1445</v>
       </c>
       <c r="H411" t="s">
-        <v>1453</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1454</v>
+        <v>1447</v>
       </c>
       <c r="B412" t="s">
-        <v>1451</v>
+        <v>1093</v>
       </c>
       <c r="C412" t="s">
-        <v>17</v>
+        <v>1448</v>
       </c>
       <c r="D412" t="s">
         <v>11</v>
       </c>
       <c r="E412" t="s">
         <v>12</v>
       </c>
       <c r="F412" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="H412" t="s">
-        <v>1456</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1457</v>
+        <v>1451</v>
       </c>
       <c r="B413" t="s">
-        <v>1451</v>
+        <v>1093</v>
       </c>
       <c r="C413" t="s">
-        <v>21</v>
+        <v>1452</v>
       </c>
       <c r="D413" t="s">
         <v>11</v>
       </c>
       <c r="E413" t="s">
         <v>12</v>
       </c>
       <c r="F413" t="s">
-        <v>194</v>
+        <v>350</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1458</v>
+        <v>1453</v>
       </c>
       <c r="H413" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="B414" t="s">
-        <v>1451</v>
+        <v>1093</v>
       </c>
       <c r="C414" t="s">
-        <v>26</v>
+        <v>1456</v>
       </c>
       <c r="D414" t="s">
         <v>11</v>
       </c>
       <c r="E414" t="s">
         <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>1461</v>
+        <v>324</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1462</v>
+        <v>1457</v>
       </c>
       <c r="H414" t="s">
-        <v>1463</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1464</v>
+        <v>1459</v>
       </c>
       <c r="B415" t="s">
-        <v>1451</v>
+        <v>1093</v>
       </c>
       <c r="C415" t="s">
-        <v>30</v>
+        <v>1460</v>
       </c>
       <c r="D415" t="s">
         <v>11</v>
       </c>
       <c r="E415" t="s">
         <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>547</v>
+        <v>324</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1465</v>
+        <v>1461</v>
       </c>
       <c r="H415" t="s">
-        <v>1466</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H416" t="s">
         <v>1467</v>
-      </c>
-[...19 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="B417" t="s">
-[...14 lines deleted...]
-      <c r="G417" s="1" t="s">
+      <c r="H417" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C418" t="s">
         <v>1473</v>
       </c>
-      <c r="B418" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D418" t="s">
         <v>11</v>
       </c>
       <c r="E418" t="s">
         <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>13</v>
+        <v>1474</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="H418" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B419" t="s">
-        <v>1451</v>
+        <v>1093</v>
       </c>
       <c r="C419" t="s">
-        <v>68</v>
+        <v>1478</v>
       </c>
       <c r="D419" t="s">
         <v>11</v>
       </c>
       <c r="E419" t="s">
         <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>547</v>
+        <v>649</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="H419" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B420" t="s">
-        <v>1451</v>
+        <v>1093</v>
       </c>
       <c r="C420" t="s">
-        <v>73</v>
+        <v>1482</v>
       </c>
       <c r="D420" t="s">
         <v>11</v>
       </c>
       <c r="E420" t="s">
         <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="H420" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="B421" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C421" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D421" t="s">
         <v>11</v>
       </c>
       <c r="E421" t="s">
         <v>12</v>
       </c>
       <c r="F421" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="H421" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="B422" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C422" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D422" t="s">
         <v>11</v>
       </c>
       <c r="E422" t="s">
         <v>12</v>
       </c>
       <c r="F422" t="s">
-        <v>557</v>
+        <v>13</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="H422" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="B423" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C423" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D423" t="s">
         <v>11</v>
       </c>
       <c r="E423" t="s">
         <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
       <c r="H423" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="B424" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C424" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="D424" t="s">
         <v>11</v>
       </c>
       <c r="E424" t="s">
         <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>702</v>
+        <v>1496</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="H424" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="B425" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C425" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="D425" t="s">
         <v>11</v>
       </c>
       <c r="E425" t="s">
         <v>12</v>
       </c>
       <c r="F425" t="s">
-        <v>1495</v>
+        <v>582</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="H425" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="B426" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C426" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="D426" t="s">
         <v>11</v>
       </c>
       <c r="E426" t="s">
         <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>1499</v>
+        <v>324</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="H426" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="B427" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C427" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="D427" t="s">
         <v>11</v>
       </c>
       <c r="E427" t="s">
         <v>12</v>
       </c>
       <c r="F427" t="s">
-        <v>46</v>
+        <v>229</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="H427" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="B428" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C428" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="D428" t="s">
         <v>11</v>
       </c>
       <c r="E428" t="s">
         <v>12</v>
       </c>
       <c r="F428" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="H428" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="B429" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C429" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="D429" t="s">
         <v>11</v>
       </c>
       <c r="E429" t="s">
         <v>12</v>
       </c>
       <c r="F429" t="s">
-        <v>1509</v>
+        <v>582</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="H429" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="B430" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C430" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="D430" t="s">
         <v>11</v>
       </c>
       <c r="E430" t="s">
         <v>12</v>
       </c>
       <c r="F430" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="H430" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="B431" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C431" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D431" t="s">
         <v>11</v>
       </c>
       <c r="E431" t="s">
         <v>12</v>
       </c>
       <c r="F431" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="H431" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B432" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C432" t="s">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="D432" t="s">
         <v>11</v>
       </c>
       <c r="E432" t="s">
         <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>84</v>
+        <v>592</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="H432" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="B433" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C433" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="D433" t="s">
         <v>11</v>
       </c>
       <c r="E433" t="s">
         <v>12</v>
       </c>
       <c r="F433" t="s">
-        <v>84</v>
+        <v>229</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="H433" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B434" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C434" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="D434" t="s">
         <v>11</v>
       </c>
       <c r="E434" t="s">
         <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>84</v>
+        <v>737</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="H434" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="B435" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C435" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="D435" t="s">
         <v>11</v>
       </c>
       <c r="E435" t="s">
         <v>12</v>
       </c>
       <c r="F435" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="H435" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="B436" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C436" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D436" t="s">
         <v>11</v>
       </c>
       <c r="E436" t="s">
         <v>12</v>
       </c>
       <c r="F436" t="s">
-        <v>238</v>
+        <v>1534</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="H436" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="B437" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C437" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D437" t="s">
         <v>11</v>
       </c>
       <c r="E437" t="s">
         <v>12</v>
       </c>
       <c r="F437" t="s">
-        <v>238</v>
+        <v>93</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="H437" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="B438" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C438" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D438" t="s">
         <v>11</v>
       </c>
       <c r="E438" t="s">
         <v>12</v>
       </c>
       <c r="F438" t="s">
-        <v>238</v>
+        <v>123</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="H438" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="B439" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C439" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D439" t="s">
         <v>11</v>
       </c>
       <c r="E439" t="s">
         <v>12</v>
       </c>
       <c r="F439" t="s">
-        <v>238</v>
+        <v>1544</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="H439" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="B440" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C440" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D440" t="s">
         <v>11</v>
       </c>
       <c r="E440" t="s">
         <v>12</v>
       </c>
       <c r="F440" t="s">
-        <v>238</v>
+        <v>123</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="H440" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="B441" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C441" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D441" t="s">
         <v>11</v>
       </c>
       <c r="E441" t="s">
         <v>12</v>
       </c>
       <c r="F441" t="s">
-        <v>238</v>
+        <v>123</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="H441" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="B442" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C442" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D442" t="s">
         <v>11</v>
       </c>
       <c r="E442" t="s">
         <v>12</v>
       </c>
       <c r="F442" t="s">
-        <v>1550</v>
+        <v>123</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="H442" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="B443" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C443" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="D443" t="s">
         <v>11</v>
       </c>
       <c r="E443" t="s">
         <v>12</v>
       </c>
       <c r="F443" t="s">
-        <v>1554</v>
+        <v>123</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="H443" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B444" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C444" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D444" t="s">
         <v>11</v>
       </c>
       <c r="E444" t="s">
         <v>12</v>
       </c>
       <c r="F444" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="H444" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B445" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C445" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D445" t="s">
         <v>11</v>
       </c>
       <c r="E445" t="s">
         <v>12</v>
       </c>
       <c r="F445" t="s">
-        <v>614</v>
+        <v>1563</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="H445" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="B446" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C446" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D446" t="s">
         <v>11</v>
       </c>
       <c r="E446" t="s">
         <v>12</v>
       </c>
       <c r="F446" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="H446" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="B447" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C447" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D447" t="s">
         <v>11</v>
       </c>
       <c r="E447" t="s">
         <v>12</v>
       </c>
       <c r="F447" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="H447" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="B448" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C448" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D448" t="s">
         <v>11</v>
       </c>
       <c r="E448" t="s">
         <v>12</v>
       </c>
       <c r="F448" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="H448" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B449" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C449" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D449" t="s">
         <v>11</v>
       </c>
       <c r="E449" t="s">
         <v>12</v>
       </c>
       <c r="F449" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="H449" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="B450" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C450" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D450" t="s">
         <v>11</v>
       </c>
       <c r="E450" t="s">
         <v>12</v>
       </c>
       <c r="F450" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="H450" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="B451" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C451" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D451" t="s">
         <v>11</v>
       </c>
       <c r="E451" t="s">
         <v>12</v>
       </c>
       <c r="F451" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="H451" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="B452" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C452" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D452" t="s">
         <v>11</v>
       </c>
       <c r="E452" t="s">
         <v>12</v>
       </c>
       <c r="F452" t="s">
-        <v>13</v>
+        <v>1585</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="H452" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="B453" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C453" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D453" t="s">
         <v>11</v>
       </c>
       <c r="E453" t="s">
         <v>12</v>
       </c>
       <c r="F453" t="s">
-        <v>238</v>
+        <v>1589</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="H453" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="B454" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C454" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="D454" t="s">
         <v>11</v>
       </c>
       <c r="E454" t="s">
         <v>12</v>
       </c>
       <c r="F454" t="s">
-        <v>547</v>
+        <v>13</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="H454" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="B455" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C455" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D455" t="s">
         <v>11</v>
       </c>
       <c r="E455" t="s">
         <v>12</v>
       </c>
       <c r="F455" t="s">
-        <v>1591</v>
+        <v>649</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="H455" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="B456" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C456" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D456" t="s">
         <v>11</v>
       </c>
       <c r="E456" t="s">
         <v>12</v>
       </c>
       <c r="F456" t="s">
-        <v>1595</v>
+        <v>13</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="H456" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="B457" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C457" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="D457" t="s">
         <v>11</v>
       </c>
       <c r="E457" t="s">
         <v>12</v>
       </c>
       <c r="F457" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="H457" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B458" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C458" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458" t="s">
         <v>12</v>
       </c>
       <c r="F458" t="s">
-        <v>238</v>
+        <v>93</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="H458" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B459" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C459" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D459" t="s">
         <v>11</v>
       </c>
       <c r="E459" t="s">
         <v>12</v>
       </c>
       <c r="F459" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="H459" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B460" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C460" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D460" t="s">
         <v>11</v>
       </c>
       <c r="E460" t="s">
         <v>12</v>
       </c>
       <c r="F460" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="H460" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B461" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C461" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="D461" t="s">
         <v>11</v>
       </c>
       <c r="E461" t="s">
         <v>12</v>
       </c>
       <c r="F461" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="H461" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="B462" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C462" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D462" t="s">
         <v>11</v>
       </c>
       <c r="E462" t="s">
         <v>12</v>
       </c>
       <c r="F462" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="H462" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B463" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C463" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="D463" t="s">
         <v>11</v>
       </c>
       <c r="E463" t="s">
         <v>12</v>
       </c>
       <c r="F463" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="H463" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="B464" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C464" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D464" t="s">
         <v>11</v>
       </c>
       <c r="E464" t="s">
         <v>12</v>
       </c>
       <c r="F464" t="s">
-        <v>13</v>
+        <v>582</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="H464" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B465" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C465" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D465" t="s">
         <v>11</v>
       </c>
       <c r="E465" t="s">
         <v>12</v>
       </c>
       <c r="F465" t="s">
-        <v>84</v>
+        <v>1626</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="H465" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="B466" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C466" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D466" t="s">
         <v>11</v>
       </c>
       <c r="E466" t="s">
         <v>12</v>
       </c>
       <c r="F466" t="s">
-        <v>194</v>
+        <v>1630</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1068</v>
+        <v>1631</v>
       </c>
       <c r="H466" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="B467" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C467" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D467" t="s">
         <v>11</v>
       </c>
       <c r="E467" t="s">
         <v>12</v>
       </c>
       <c r="F467" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1628</v>
+        <v>1634</v>
       </c>
       <c r="H467" t="s">
-        <v>1629</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1630</v>
+        <v>1636</v>
       </c>
       <c r="B468" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C468" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D468" t="s">
         <v>11</v>
       </c>
       <c r="E468" t="s">
         <v>12</v>
       </c>
       <c r="F468" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1631</v>
+        <v>1637</v>
       </c>
       <c r="H468" t="s">
-        <v>1632</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1633</v>
+        <v>1639</v>
       </c>
       <c r="B469" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C469" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D469" t="s">
         <v>11</v>
       </c>
       <c r="E469" t="s">
         <v>12</v>
       </c>
       <c r="F469" t="s">
-        <v>194</v>
+        <v>93</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1634</v>
+        <v>1640</v>
       </c>
       <c r="H469" t="s">
-        <v>1635</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="B470" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="C470" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470" t="s">
         <v>12</v>
       </c>
       <c r="F470" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="H470" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="B471" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C471" t="s">
-        <v>10</v>
+        <v>290</v>
       </c>
       <c r="D471" t="s">
         <v>11</v>
       </c>
       <c r="E471" t="s">
         <v>12</v>
       </c>
       <c r="F471" t="s">
-        <v>1641</v>
+        <v>77</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="H471" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="B472" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C472" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472" t="s">
         <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>1645</v>
+        <v>77</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1068</v>
+        <v>1649</v>
       </c>
       <c r="H472" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="B473" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C473" t="s">
-        <v>21</v>
+        <v>298</v>
       </c>
       <c r="D473" t="s">
         <v>11</v>
       </c>
       <c r="E473" t="s">
         <v>12</v>
       </c>
       <c r="F473" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="H473" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="B474" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C474" t="s">
-        <v>26</v>
+        <v>302</v>
       </c>
       <c r="D474" t="s">
         <v>11</v>
       </c>
       <c r="E474" t="s">
         <v>12</v>
       </c>
       <c r="F474" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="H474" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="B475" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C475" t="s">
-        <v>30</v>
+        <v>307</v>
       </c>
       <c r="D475" t="s">
         <v>11</v>
       </c>
       <c r="E475" t="s">
         <v>12</v>
       </c>
       <c r="F475" t="s">
-        <v>1071</v>
+        <v>123</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="H475" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="B476" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C476" t="s">
-        <v>54</v>
+        <v>311</v>
       </c>
       <c r="D476" t="s">
         <v>11</v>
       </c>
       <c r="E476" t="s">
         <v>12</v>
       </c>
       <c r="F476" t="s">
-        <v>1657</v>
+        <v>229</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1658</v>
+        <v>1103</v>
       </c>
       <c r="H476" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B477" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C477" t="s">
-        <v>59</v>
+        <v>315</v>
       </c>
       <c r="D477" t="s">
         <v>11</v>
       </c>
       <c r="E477" t="s">
         <v>12</v>
       </c>
       <c r="F477" t="s">
-        <v>1661</v>
+        <v>229</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="H477" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B478" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C478" t="s">
-        <v>64</v>
+        <v>319</v>
       </c>
       <c r="D478" t="s">
         <v>11</v>
       </c>
       <c r="E478" t="s">
         <v>12</v>
       </c>
       <c r="F478" t="s">
-        <v>1641</v>
+        <v>93</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="H478" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B479" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C479" t="s">
-        <v>68</v>
+        <v>323</v>
       </c>
       <c r="D479" t="s">
         <v>11</v>
       </c>
       <c r="E479" t="s">
         <v>12</v>
       </c>
       <c r="F479" t="s">
-        <v>1645</v>
+        <v>229</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="H479" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B480" t="s">
-        <v>1640</v>
+        <v>1486</v>
       </c>
       <c r="C480" t="s">
-        <v>73</v>
+        <v>328</v>
       </c>
       <c r="D480" t="s">
         <v>11</v>
       </c>
       <c r="E480" t="s">
         <v>12</v>
       </c>
       <c r="F480" t="s">
-        <v>1236</v>
+        <v>77</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="H480" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B481" t="s">
-        <v>1640</v>
+        <v>1675</v>
       </c>
       <c r="C481" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D481" t="s">
         <v>11</v>
       </c>
       <c r="E481" t="s">
         <v>12</v>
       </c>
       <c r="F481" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="H481" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="B482" t="s">
-        <v>1640</v>
+        <v>1675</v>
       </c>
       <c r="C482" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D482" t="s">
         <v>11</v>
       </c>
       <c r="E482" t="s">
         <v>12</v>
       </c>
       <c r="F482" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1068</v>
+        <v>1103</v>
       </c>
       <c r="H482" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="B483" t="s">
-        <v>1640</v>
+        <v>1675</v>
       </c>
       <c r="C483" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D483" t="s">
         <v>11</v>
       </c>
       <c r="E483" t="s">
         <v>12</v>
       </c>
       <c r="F483" t="s">
-        <v>540</v>
+        <v>13</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="H483" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B484" t="s">
-        <v>1640</v>
+        <v>1675</v>
       </c>
       <c r="C484" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="D484" t="s">
         <v>11</v>
       </c>
       <c r="E484" t="s">
         <v>12</v>
       </c>
       <c r="F484" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="H484" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="B485" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C485" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D485" t="s">
         <v>11</v>
       </c>
       <c r="E485" t="s">
         <v>12</v>
       </c>
       <c r="F485" t="s">
-        <v>315</v>
+        <v>1106</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="H485" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B486" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C486" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D486" t="s">
         <v>11</v>
       </c>
       <c r="E486" t="s">
         <v>12</v>
       </c>
       <c r="F486" t="s">
-        <v>315</v>
+        <v>1692</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="H486" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B487" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C487" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="D487" t="s">
         <v>11</v>
       </c>
       <c r="E487" t="s">
         <v>12</v>
       </c>
       <c r="F487" t="s">
-        <v>315</v>
+        <v>1696</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="H487" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="B488" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C488" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D488" t="s">
         <v>11</v>
       </c>
       <c r="E488" t="s">
         <v>12</v>
       </c>
       <c r="F488" t="s">
-        <v>315</v>
+        <v>1676</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="H488" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B489" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C489" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="D489" t="s">
         <v>11</v>
       </c>
       <c r="E489" t="s">
         <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>315</v>
+        <v>1680</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="H489" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="B490" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C490" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D490" t="s">
         <v>11</v>
       </c>
       <c r="E490" t="s">
         <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>1703</v>
+        <v>1271</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="H490" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="B491" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C491" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D491" t="s">
         <v>11</v>
       </c>
       <c r="E491" t="s">
         <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>1641</v>
+        <v>1709</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="H491" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="B492" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C492" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D492" t="s">
         <v>11</v>
       </c>
       <c r="E492" t="s">
         <v>12</v>
       </c>
       <c r="F492" t="s">
-        <v>1703</v>
+        <v>1713</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1710</v>
+        <v>1103</v>
       </c>
       <c r="H492" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="B493" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C493" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D493" t="s">
         <v>11</v>
       </c>
       <c r="E493" t="s">
         <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>1236</v>
+        <v>575</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="H493" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="B494" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
       <c r="C494" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D494" t="s">
         <v>11</v>
       </c>
       <c r="E494" t="s">
         <v>12</v>
       </c>
       <c r="F494" t="s">
-        <v>1661</v>
+        <v>123</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="H494" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="B495" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C495" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D495" t="s">
         <v>11</v>
       </c>
       <c r="E495" t="s">
         <v>12</v>
       </c>
       <c r="F495" t="s">
-        <v>1661</v>
+        <v>350</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1719</v>
+        <v>1723</v>
       </c>
       <c r="H495" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="B496" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C496" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D496" t="s">
         <v>11</v>
       </c>
       <c r="E496" t="s">
         <v>12</v>
       </c>
       <c r="F496" t="s">
-        <v>1703</v>
+        <v>350</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="H496" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="B497" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C497" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D497" t="s">
         <v>11</v>
       </c>
       <c r="E497" t="s">
         <v>12</v>
       </c>
       <c r="F497" t="s">
-        <v>1661</v>
+        <v>350</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="H497" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="B498" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C498" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="D498" t="s">
         <v>11</v>
       </c>
       <c r="E498" t="s">
         <v>12</v>
       </c>
       <c r="F498" t="s">
-        <v>1661</v>
+        <v>350</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H498" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="B499" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C499" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="D499" t="s">
         <v>11</v>
       </c>
       <c r="E499" t="s">
         <v>12</v>
       </c>
       <c r="F499" t="s">
-        <v>13</v>
+        <v>350</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="H499" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="B500" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C500" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="D500" t="s">
         <v>11</v>
       </c>
       <c r="E500" t="s">
         <v>12</v>
       </c>
       <c r="F500" t="s">
-        <v>1645</v>
+        <v>1738</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1068</v>
+        <v>1739</v>
       </c>
       <c r="H500" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1735</v>
+        <v>1741</v>
       </c>
       <c r="B501" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C501" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="D501" t="s">
         <v>11</v>
       </c>
       <c r="E501" t="s">
         <v>12</v>
       </c>
       <c r="F501" t="s">
-        <v>84</v>
+        <v>1676</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="H501" t="s">
-        <v>1737</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C502" t="s">
+        <v>44</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
         <v>1738</v>
       </c>
-      <c r="B502" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G502" s="1" t="s">
-        <v>1739</v>
+        <v>1745</v>
       </c>
       <c r="H502" t="s">
-        <v>1740</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1741</v>
+        <v>1747</v>
       </c>
       <c r="B503" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C503" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="D503" t="s">
         <v>11</v>
       </c>
       <c r="E503" t="s">
         <v>12</v>
       </c>
       <c r="F503" t="s">
-        <v>1645</v>
+        <v>1271</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1742</v>
+        <v>1748</v>
       </c>
       <c r="H503" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1744</v>
+        <v>1750</v>
       </c>
       <c r="B504" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C504" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="D504" t="s">
         <v>11</v>
       </c>
       <c r="E504" t="s">
         <v>12</v>
       </c>
       <c r="F504" t="s">
-        <v>13</v>
+        <v>1696</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1745</v>
+        <v>1751</v>
       </c>
       <c r="H504" t="s">
-        <v>1746</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1747</v>
+        <v>1753</v>
       </c>
       <c r="B505" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C505" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D505" t="s">
         <v>11</v>
       </c>
       <c r="E505" t="s">
         <v>12</v>
       </c>
       <c r="F505" t="s">
-        <v>1678</v>
+        <v>1696</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1748</v>
+        <v>1754</v>
       </c>
       <c r="H505" t="s">
-        <v>1749</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1750</v>
+        <v>1756</v>
       </c>
       <c r="B506" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C506" t="s">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="D506" t="s">
         <v>11</v>
       </c>
       <c r="E506" t="s">
         <v>12</v>
       </c>
       <c r="F506" t="s">
-        <v>1751</v>
+        <v>1738</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1068</v>
+        <v>1757</v>
       </c>
       <c r="H506" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1753</v>
+        <v>1759</v>
       </c>
       <c r="B507" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C507" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="D507" t="s">
         <v>11</v>
       </c>
       <c r="E507" t="s">
         <v>12</v>
       </c>
       <c r="F507" t="s">
-        <v>1754</v>
+        <v>1696</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="H507" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B508" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C508" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="D508" t="s">
         <v>11</v>
       </c>
       <c r="E508" t="s">
         <v>12</v>
       </c>
       <c r="F508" t="s">
-        <v>84</v>
+        <v>1696</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="H508" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="B509" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C509" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="D509" t="s">
         <v>11</v>
       </c>
       <c r="E509" t="s">
         <v>12</v>
       </c>
       <c r="F509" t="s">
-        <v>1645</v>
+        <v>13</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="H509" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="B510" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C510" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D510" t="s">
         <v>11</v>
       </c>
       <c r="E510" t="s">
         <v>12</v>
       </c>
       <c r="F510" t="s">
-        <v>1645</v>
+        <v>1680</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1764</v>
+        <v>1103</v>
       </c>
       <c r="H510" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B511" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C511" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D511" t="s">
         <v>11</v>
       </c>
       <c r="E511" t="s">
         <v>12</v>
       </c>
       <c r="F511" t="s">
-        <v>1645</v>
+        <v>123</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="H511" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="B512" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C512" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D512" t="s">
         <v>11</v>
       </c>
       <c r="E512" t="s">
         <v>12</v>
       </c>
       <c r="F512" t="s">
-        <v>1770</v>
+        <v>575</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="H512" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="B513" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C513" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D513" t="s">
         <v>11</v>
       </c>
       <c r="E513" t="s">
         <v>12</v>
       </c>
       <c r="F513" t="s">
-        <v>1641</v>
+        <v>1680</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="H513" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="B514" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C514" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D514" t="s">
         <v>11</v>
       </c>
       <c r="E514" t="s">
         <v>12</v>
       </c>
       <c r="F514" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="H514" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="B515" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C515" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D515" t="s">
         <v>11</v>
       </c>
       <c r="E515" t="s">
         <v>12</v>
       </c>
       <c r="F515" t="s">
-        <v>1780</v>
+        <v>1713</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="H515" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B516" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C516" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D516" t="s">
         <v>11</v>
       </c>
       <c r="E516" t="s">
         <v>12</v>
       </c>
       <c r="F516" t="s">
-        <v>13</v>
+        <v>1786</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1784</v>
+        <v>1103</v>
       </c>
       <c r="H516" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="B517" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C517" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="D517" t="s">
         <v>11</v>
       </c>
       <c r="E517" t="s">
         <v>12</v>
       </c>
       <c r="F517" t="s">
-        <v>13</v>
+        <v>1789</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="H517" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="B518" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C518" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D518" t="s">
         <v>11</v>
       </c>
       <c r="E518" t="s">
         <v>12</v>
       </c>
       <c r="F518" t="s">
-        <v>1703</v>
+        <v>123</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="H518" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="B519" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C519" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D519" t="s">
         <v>11</v>
       </c>
       <c r="E519" t="s">
         <v>12</v>
       </c>
       <c r="F519" t="s">
-        <v>1703</v>
+        <v>1680</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="H519" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="B520" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C520" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D520" t="s">
         <v>11</v>
       </c>
       <c r="E520" t="s">
         <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>1770</v>
+        <v>1680</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="H520" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="B521" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C521" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D521" t="s">
         <v>11</v>
       </c>
       <c r="E521" t="s">
         <v>12</v>
       </c>
       <c r="F521" t="s">
-        <v>1071</v>
+        <v>1680</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="H521" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="B522" t="s">
-        <v>1687</v>
+        <v>1722</v>
       </c>
       <c r="C522" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D522" t="s">
         <v>11</v>
       </c>
       <c r="E522" t="s">
         <v>12</v>
       </c>
       <c r="F522" t="s">
-        <v>315</v>
+        <v>1805</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="H522" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="B523" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C523" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="D523" t="s">
         <v>11</v>
       </c>
       <c r="E523" t="s">
         <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>540</v>
+        <v>1676</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="H523" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="B524" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C524" t="s">
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="D524" t="s">
         <v>11</v>
       </c>
       <c r="E524" t="s">
         <v>12</v>
       </c>
       <c r="F524" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="H524" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="B525" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C525" t="s">
-        <v>21</v>
+        <v>202</v>
       </c>
       <c r="D525" t="s">
         <v>11</v>
       </c>
       <c r="E525" t="s">
         <v>12</v>
       </c>
       <c r="F525" t="s">
-        <v>540</v>
+        <v>1815</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="H525" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="B526" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C526" t="s">
-        <v>26</v>
+        <v>206</v>
       </c>
       <c r="D526" t="s">
         <v>11</v>
       </c>
       <c r="E526" t="s">
         <v>12</v>
       </c>
       <c r="F526" t="s">
-        <v>1236</v>
+        <v>13</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="H526" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="B527" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C527" t="s">
-        <v>30</v>
+        <v>210</v>
       </c>
       <c r="D527" t="s">
         <v>11</v>
       </c>
       <c r="E527" t="s">
         <v>12</v>
       </c>
       <c r="F527" t="s">
-        <v>1818</v>
+        <v>13</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="H527" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="B528" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C528" t="s">
-        <v>64</v>
+        <v>214</v>
       </c>
       <c r="D528" t="s">
         <v>11</v>
       </c>
       <c r="E528" t="s">
         <v>12</v>
       </c>
       <c r="F528" t="s">
-        <v>315</v>
+        <v>1738</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="H528" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="B529" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C529" t="s">
-        <v>68</v>
+        <v>219</v>
       </c>
       <c r="D529" t="s">
         <v>11</v>
       </c>
       <c r="E529" t="s">
         <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>13</v>
+        <v>1738</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1068</v>
+        <v>1828</v>
       </c>
       <c r="H529" t="s">
-        <v>1810</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="B530" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C530" t="s">
+        <v>224</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" t="s">
+        <v>12</v>
+      </c>
+      <c r="F530" t="s">
         <v>1805</v>
       </c>
-      <c r="C530" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G530" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="H530" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="B531" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C531" t="s">
-        <v>97</v>
+        <v>228</v>
       </c>
       <c r="D531" t="s">
         <v>11</v>
       </c>
       <c r="E531" t="s">
         <v>12</v>
       </c>
       <c r="F531" t="s">
-        <v>1661</v>
+        <v>1106</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="H531" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="B532" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="C532" t="s">
-        <v>102</v>
+        <v>233</v>
       </c>
       <c r="D532" t="s">
         <v>11</v>
       </c>
       <c r="E532" t="s">
         <v>12</v>
       </c>
       <c r="F532" t="s">
-        <v>84</v>
+        <v>350</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="H532" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="B533" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C533" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="D533" t="s">
         <v>11</v>
       </c>
       <c r="E533" t="s">
         <v>12</v>
       </c>
       <c r="F533" t="s">
-        <v>315</v>
+        <v>575</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
       <c r="H533" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
       <c r="B534" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C534" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="D534" t="s">
         <v>11</v>
       </c>
       <c r="E534" t="s">
         <v>12</v>
       </c>
       <c r="F534" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="H534" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B535" t="s">
         <v>1840</v>
       </c>
-      <c r="B535" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C535" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="D535" t="s">
         <v>11</v>
       </c>
       <c r="E535" t="s">
         <v>12</v>
       </c>
       <c r="F535" t="s">
-        <v>13</v>
+        <v>575</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="H535" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="B536" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C536" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="D536" t="s">
         <v>11</v>
       </c>
       <c r="E536" t="s">
         <v>12</v>
       </c>
       <c r="F536" t="s">
-        <v>315</v>
+        <v>1271</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="H536" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
       <c r="B537" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C537" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="D537" t="s">
         <v>11</v>
       </c>
       <c r="E537" t="s">
         <v>12</v>
       </c>
       <c r="F537" t="s">
-        <v>315</v>
+        <v>1853</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1847</v>
+        <v>1854</v>
       </c>
       <c r="H537" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1849</v>
+        <v>1856</v>
       </c>
       <c r="B538" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C538" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="D538" t="s">
         <v>11</v>
       </c>
       <c r="E538" t="s">
         <v>12</v>
       </c>
       <c r="F538" t="s">
-        <v>315</v>
+        <v>350</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
       <c r="H538" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
       <c r="B539" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C539" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="D539" t="s">
         <v>11</v>
       </c>
       <c r="E539" t="s">
         <v>12</v>
       </c>
       <c r="F539" t="s">
-        <v>315</v>
+        <v>13</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1853</v>
+        <v>1103</v>
       </c>
       <c r="H539" t="s">
-        <v>1854</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="B540" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C540" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="D540" t="s">
         <v>11</v>
       </c>
       <c r="E540" t="s">
         <v>12</v>
       </c>
       <c r="F540" t="s">
-        <v>315</v>
+        <v>1738</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="H540" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="B541" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C541" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="D541" t="s">
         <v>11</v>
       </c>
       <c r="E541" t="s">
         <v>12</v>
       </c>
       <c r="F541" t="s">
-        <v>315</v>
+        <v>1696</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="H541" t="s">
-        <v>1860</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="B542" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="C542" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="D542" t="s">
         <v>11</v>
       </c>
       <c r="E542" t="s">
         <v>12</v>
       </c>
       <c r="F542" t="s">
-        <v>315</v>
+        <v>123</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1862</v>
+        <v>1867</v>
       </c>
       <c r="H542" t="s">
-        <v>1863</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1864</v>
+        <v>1869</v>
       </c>
       <c r="B543" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C543" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="D543" t="s">
         <v>11</v>
       </c>
       <c r="E543" t="s">
         <v>12</v>
       </c>
       <c r="F543" t="s">
-        <v>1866</v>
+        <v>350</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="H543" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
       <c r="B544" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C544" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="D544" t="s">
         <v>11</v>
       </c>
       <c r="E544" t="s">
         <v>12</v>
       </c>
       <c r="F544" t="s">
-        <v>1870</v>
+        <v>123</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="H544" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="B545" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C545" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="D545" t="s">
         <v>11</v>
       </c>
       <c r="E545" t="s">
         <v>12</v>
       </c>
       <c r="F545" t="s">
-        <v>1866</v>
+        <v>13</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="H545" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="B546" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C546" t="s">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="D546" t="s">
         <v>11</v>
       </c>
       <c r="E546" t="s">
         <v>12</v>
       </c>
       <c r="F546" t="s">
-        <v>1866</v>
+        <v>350</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="H546" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="B547" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C547" t="s">
-        <v>54</v>
+        <v>171</v>
       </c>
       <c r="D547" t="s">
         <v>11</v>
       </c>
       <c r="E547" t="s">
         <v>12</v>
       </c>
       <c r="F547" t="s">
-        <v>1880</v>
+        <v>350</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="H547" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B548" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C548" t="s">
-        <v>59</v>
+        <v>175</v>
       </c>
       <c r="D548" t="s">
         <v>11</v>
       </c>
       <c r="E548" t="s">
         <v>12</v>
       </c>
       <c r="F548" t="s">
-        <v>540</v>
+        <v>350</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="H548" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B549" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C549" t="s">
-        <v>64</v>
+        <v>180</v>
       </c>
       <c r="D549" t="s">
         <v>11</v>
       </c>
       <c r="E549" t="s">
         <v>12</v>
       </c>
       <c r="F549" t="s">
-        <v>1641</v>
+        <v>350</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="H549" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B550" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C550" t="s">
-        <v>68</v>
+        <v>185</v>
       </c>
       <c r="D550" t="s">
         <v>11</v>
       </c>
       <c r="E550" t="s">
         <v>12</v>
       </c>
       <c r="F550" t="s">
-        <v>1703</v>
+        <v>350</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="H550" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B551" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C551" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="D551" t="s">
         <v>11</v>
       </c>
       <c r="E551" t="s">
         <v>12</v>
       </c>
       <c r="F551" t="s">
-        <v>315</v>
+        <v>350</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="H551" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B552" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="C552" t="s">
-        <v>78</v>
+        <v>194</v>
       </c>
       <c r="D552" t="s">
         <v>11</v>
       </c>
       <c r="E552" t="s">
         <v>12</v>
       </c>
       <c r="F552" t="s">
-        <v>315</v>
+        <v>350</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="H552" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B553" t="s">
-        <v>1865</v>
+        <v>1900</v>
       </c>
       <c r="C553" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D553" t="s">
         <v>11</v>
       </c>
       <c r="E553" t="s">
         <v>12</v>
       </c>
       <c r="F553" t="s">
-        <v>315</v>
+        <v>1901</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="H553" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B554" t="s">
         <v>1900</v>
+      </c>
+      <c r="C554" t="s">
+        <v>17</v>
+      </c>
+      <c r="D554" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554" t="s">
+        <v>12</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1905</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C555" t="s">
+        <v>21</v>
+      </c>
+      <c r="D555" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" t="s">
+        <v>12</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C556" t="s">
+        <v>30</v>
+      </c>
+      <c r="D556" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" t="s">
+        <v>12</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C557" t="s">
+        <v>34</v>
+      </c>
+      <c r="D557" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" t="s">
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1915</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C558" t="s">
+        <v>39</v>
+      </c>
+      <c r="D558" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" t="s">
+        <v>12</v>
+      </c>
+      <c r="F558" t="s">
+        <v>575</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C559" t="s">
+        <v>44</v>
+      </c>
+      <c r="D559" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" t="s">
+        <v>12</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C560" t="s">
+        <v>48</v>
+      </c>
+      <c r="D560" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" t="s">
+        <v>12</v>
+      </c>
+      <c r="F560" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C561" t="s">
+        <v>52</v>
+      </c>
+      <c r="D561" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" t="s">
+        <v>12</v>
+      </c>
+      <c r="F561" t="s">
+        <v>350</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C562" t="s">
+        <v>57</v>
+      </c>
+      <c r="D562" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" t="s">
+        <v>12</v>
+      </c>
+      <c r="F562" t="s">
+        <v>350</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C563" t="s">
+        <v>62</v>
+      </c>
+      <c r="D563" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>350</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1935</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21331,50 +21701,60 @@
     <hyperlink ref="G529" r:id="rId528"/>
     <hyperlink ref="G530" r:id="rId529"/>
     <hyperlink ref="G531" r:id="rId530"/>
     <hyperlink ref="G532" r:id="rId531"/>
     <hyperlink ref="G533" r:id="rId532"/>
     <hyperlink ref="G534" r:id="rId533"/>
     <hyperlink ref="G535" r:id="rId534"/>
     <hyperlink ref="G536" r:id="rId535"/>
     <hyperlink ref="G537" r:id="rId536"/>
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>