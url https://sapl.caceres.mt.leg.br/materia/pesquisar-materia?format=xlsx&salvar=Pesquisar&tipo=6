--- v2 (2026-04-04)
+++ v3 (2026-05-31)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4504" uniqueCount="1936">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4824" uniqueCount="2058">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -264,131 +264,664 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11048/mocao_de_aplauso_a_izonidia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Izonídia de Jesus Nogueira Silva, Técnica de Enfermagem, em reconhecimento à sua dedicação, compromisso e relevante atuação no Projeto Saúde no Campo, levando cuidado e assistência às comunidades rurais. Exemplo de profissionalismo e empatia, exerce suas funções com responsabilidade e amor ao próximo, contribuindo de forma significativa para a saúde da população.</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11050/emissao_50bd8ff56e2b3549aa42358a_oficio-interno-1.119-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Moção de  Honraria e Bravura ao 1° Sargento da Polícia Militar CREIDSON MENDES DE OLIVEIRA, em reconhecimento aos  relevantes serviços prestados e ao ato de coragem no exercício da função Policial no Município de Cáceres-MT.</t>
   </si>
   <si>
+    <t>11093</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>PROFESSOR DOMINGOS</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11093/mocao_de_pesar_orlando_servidor.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Domingos Oliveira dos Santos, no uso de suas atribuições legais e regimentais, apresenta a seguinte Moção de Pesar: _x000D_
+                                                       “O Vereador que abaixo subscreve, após consulta ao augusto e  soberano Plenário, na forma regimental, vem, por meio desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do servidor público municipal Sr. Orlando da Silva Rodrigues.”_x000D_
+Servidor lotado na Secretaria Municipal de Administração de Cáceres, o Sr. Orlando da Silva Rodrigues construiu uma trajetória marcada pelo comprometimento exemplar, pela ética no exercício de suas funções e pela dedicação incansável ao serviço público. Ao longo de sua jornada, demonstrou profundo respeito à população, contribuindo de forma significativa para a eficiência e o bom funcionamento da administração municipal.</t>
+  </si>
+  <si>
+    <t>11107</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>FLÁVIO NEGAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11107/mocao_de_aplausos_dra_natascha_maldonado_severo.pdf</t>
+  </si>
+  <si>
+    <t>"Moção de Aplausos à DRA. NATASCHA MALDONADO SEVERO, pelos relevantes serviços prestados ao município de Cáceres – MT."</t>
+  </si>
+  <si>
+    <t>11137</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>FLÁVIO NEGAÇÃO, ELIEL DA ROCHA, ELIS ENFERMEIRA, ENGENHEIRO WESLEY LOPES, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JUDSON PRATA, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, VALDENÍRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11137/mocao_de_pesar_do_senhor_roque_macedo.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor Roque Macedo.”</t>
+  </si>
+  <si>
+    <t>11138</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11138/mocao_de_aplausos_mirian_da_silva_lima_soares.pdf</t>
+  </si>
+  <si>
+    <t>“Moção de Aplausos à Senhora Mírian da Silva Lima Soares, pela dedicação ao serviço público e pelos relevantes serviços prestados à segurança pública, à educação e à comunidade no município de Cáceres – MT.”</t>
+  </si>
+  <si>
+    <t>11140</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>JERÔNIMO GONÇALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11140/mocao_amigos_para_o_bem.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de MOÇÃO DE APLAUSOS a ASSOCIAÇÃO AMIGOS PARA O BEM, em reconhecimento a sua trajetória e pelos relevantes serviços de caridade prestados as Instituições e pessoas carentes de nossa cidade.”</t>
+  </si>
+  <si>
+    <t>11153</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11153/mocao_de_pesar_-_junio_izidorio_ribeiro_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR à família, pelo falecimento do Senhor Junio Izidorio Ribeiro da Silva. Irmão da vereadora licenciada Andrelina Magaly da Silva</t>
+  </si>
+  <si>
+    <t>11176</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11176/mocao_de_aplausos_ao_cabo_da_policia_militar_gefron_cassiano_jean_catarino_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Cabo da Polícia Militar Cassiano Jean Catarino da Silva, integrante do Grupo Especial de Fronteiras – GEFRON, em Cáceres/MT”.</t>
+  </si>
+  <si>
+    <t>11184</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11184/emissao_976bcfc199b1a6dacbaf71ef_oficio-interno-1.762-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, Moção de Aplausos ao Senhor MAURO FERREIRA MENDES, pelos relevantes serviços prestados na 4° CIRETRAN no Município de Cáceres – MT.</t>
+  </si>
+  <si>
+    <t>11185</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11185/emissao_fb53d26f328b77d31b6f37ba_oficio-interno-1.766-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos ao Senhor LUIZ SÉRGIO LARA GARCIA, Diretor da Unidade Desconcentrada da SEMA em Cáceres – MT, pelos relevantes serviços prestados em prol da Comunidade Cacerense.</t>
+  </si>
+  <si>
+    <t>11191</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11191/mocao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Sr. Vinicius Ben-Hur Barro Lira, Médico Clínico Geral, em reconhecimento à sua exemplar dedicação , e trabalho prestado no UBS Santa Isabel. Ao elevado comprometimento com a população e a o notável zelo e respeito para com o próximo.</t>
+  </si>
+  <si>
+    <t>11198</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11198/mocao_de_pesar_do_senhor_benjamin_alves_de_abreu.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor BENJAMIN ALVES DE ABREU.”</t>
+  </si>
+  <si>
+    <t>11200</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11200/mocao_de_pesar_-_francisca_sobreira_ferreira_de_alencar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR à família, pelo falecimento da senhora FRANCISCA SOBREIRA FERREIRA DE ALENCAR. Mãe do ex-vereador Alvasir Alencar, ocorrido no sábado, dia 25 de abril de 2026 em Cáceres.</t>
+  </si>
+  <si>
+    <t>11202</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11202/mocao_de_pesar_-_francisca_helena_barbosa_maia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR à família, pelo falecimento da senhora FRANCISCA HELENA BARBOSA MAIA, esposa do saudoso Sidney Garcia Maia, que exerceu Ex-Presidente da Câmara Municipal na sexta legislatura, ocorrido no dia 24 de abril de 2026, nesta cidade.</t>
+  </si>
+  <si>
+    <t>11211</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>JORGE AUGUSTO</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11211/mocao_de_aplausos_a_ascarc.pdf</t>
+  </si>
+  <si>
+    <t>“Moção de Aplausos à ASCARC – Associação de Catadores de Materiais Recicláveis de Cáceres/MT, conhecida como Ascarc do Pantanal, pelo relevante e brilhante serviço prestado ao município de Cáceres-MT na área de reciclagem.”</t>
+  </si>
+  <si>
+    <t>11228</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>PASTORELLO</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11228/mo_-_2026_-_03_-_crdh.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta apelo formal da Câmara Municipal de Cáceres pela manutenção definitiva, estruturação e fortalecimento do Centro de Referência em Direitos Humanos (CRDH) no município de Cáceres-MT.</t>
+  </si>
+  <si>
+    <t>11262</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>FRANCO VALÉRIO</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11262/mocao_de_aplausos__rafael_jesus_livro_caramujo_ass.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e os demais encaminhamentos de praxe, ‘MOÇÃO DE APLAUSOS’ ao Sr. RAFAEL VANGELLES RODRIGUES DE JESUS, em reconhecimento à relevante contribuição cultural, educacional e literária prestada ao Município de Cáceres-MT e ao Distrito de Santo Antônio do Caramujo, por meio da autoria da obra literária ‘A Cidade Dentro do Casco de um Caramujo’, voltada à valorização da memória, identidade cultural, educação patrimonial e tradição popular da comunidade.”</t>
+  </si>
+  <si>
+    <t>11263</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11263/mocao_de_aplausos__servidores_da_escola_municipal_santo_antonio_do_caramujo_ass.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e os demais encaminhamentos de praxe, ‘MOÇÃO DE APLAUSOS’ aos servidores da Escola Municipal Santo Antônio do Caramujo, em reconhecimento ao empenho, dedicação e relevantes serviços prestados à educação pública municipal, bem como pela contribuição no desenvolvimento das atividades vinculadas à 19ª edição do Programa Ribeirinho Cidadão.”</t>
+  </si>
+  <si>
+    <t>11272</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11272/mocao_de_aplausos__karolaynne_nunes_da_silva_livro_caramujo_ass.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e os demais encaminhamentos de praxe, ‘MOÇÃO DE APLAUSOS’ à Sra. KAROLAYNNE NUNES DA SILVA SANTOS, em reconhecimento à relevante contribuição cultural, educacional e literária prestada ao Município de Cáceres-MT e ao Distrito de Santo Antônio do Caramujo, por meio da coautoria da obra literária ‘A Cidade Dentro do Casco de um Caramujo’, voltada à valorização da memória, identidade cultural, educação patrimonial e tradição popular da comunidade.”</t>
+  </si>
+  <si>
+    <t>11278</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>JORGE AUGUSTO, VALDENÍRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11278/mocao_de_aplausos_-_atletas_unemat.pdf</t>
+  </si>
+  <si>
+    <t>“Moção de Aplausos à equipe de Atletismo da Universidade do Estado de Mato Grosso – UNEMAT, professores e atletas, pelo brilhante desempenho no Troféu Adhemar Ferreira da Silva Loterias Caixa de Atletismo 2026, onde conquistaram o vice-campeonato nacional universitário por equipes.”</t>
+  </si>
+  <si>
+    <t>11303</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>ENGENHEIRO WESLEY LOPES</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11303/mocao_dr_jose_mariano_assinada.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Juiz de Direito DR. JOSÉ EDUARDO MARIANO”.</t>
+  </si>
+  <si>
+    <t>11304</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11304/mocao_assinada_geraldo_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Juiz de Direito DR. GERALDO FERNANDES FIDELIS NETO.</t>
+  </si>
+  <si>
+    <t>11305</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11305/mocao_assinada_orlando_de_almeida_perri.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Desembargador ORLANDO DE ALMEIDA PERRI, decano do Tribunal de Justiça do Estado de Mato Grosso.”.</t>
+  </si>
+  <si>
+    <t>11309</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11309/mocao_de_aplausos_desembargador_luiz_octavio_oliveira_saboia_ribeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Excelentíssimo Desembargador LUIZ OCTAVIO OLIVEIRA SABOIA RIBEIRO, decano do Tribunal de Justiça do Estado de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11334</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11334/tecnicos_sede.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e _x000D_
+Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma moção de _x000D_
+Aplauso aos Técnicos de Enfermagem (A) Anilda Santana da Silva Mineiro,Welison dos _x000D_
+Santos ,Antônia Cesaria A. Neris de Assunção,Glaucilene Maciel Pessoa,Carmem Silva de Arruda, _x000D_
+Daniel Rodrigues Teixeira e Janine Paula da Silva. Em reconhecimento à sua dedicação, carinho e _x000D_
+comprometimento com a saúde da nossa população,exemplo de profissionalismo e empatia.</t>
+  </si>
+  <si>
+    <t>11335</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11335/enfermeiros_sede.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e _x000D_
+Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma moção de _x000D_
+Aplauso aos ENFERMEIROS (A)  Wiviany de Oliveira Hilário Ribeiro,Jardiane Cintra Pires e _x000D_
+Jéssica Costa Rodrigues.Em reconhecimento à sua dedicação, carinho e comprometimento com a _x000D_
+saúde da nossa população,exemplo de profissionalismo e empatia.</t>
+  </si>
+  <si>
+    <t>11336</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11336/tecnicos.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e _x000D_
+Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma moção de _x000D_
+Aplauso aos Técnicos de Enfermagem (A)  Edivane Nunes de Souza e Juliete Soares da Silva. Em _x000D_
+reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa _x000D_
+população,exemplo de profissionalismo e empatia</t>
+  </si>
+  <si>
+    <t>11337</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11337/enfermeiros_anexo.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e _x000D_
+Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma moção de _x000D_
+Aplausos aos Enfermeiros (A),  Maria Lucia de Oliveira , Eliane Chaga Oliveira Campos, Rosimar _x000D_
+Ferreira Mendes Flores, Maria de Fátima da Cruz Sobrinho e Caroline Silva Arruda. Em _x000D_
+reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa _x000D_
+população,exemplo de profissionalismo e empatia</t>
+  </si>
+  <si>
+    <t>11338</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11338/tecnicos_anexo.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e _x000D_
+Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma moção de _x000D_
+Aplauso aos Técnicos de Enfermagem (A)  Paulina Luciene Silva Prado, Elis Regina Ribeiro Barbosa _x000D_
+, Deisiane da Guia Ferreira, Ana Paula da Luz Miranda  e Marli de Brito da Cruz. . Em _x000D_
+reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa _x000D_
+população,exemplo de profissionalismo e empatia.</t>
+  </si>
+  <si>
+    <t>11339</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11339/bruna.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e _x000D_
+Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma moção de _x000D_
+Aplausos A Enfermeira,  Bruna Karoline de Almeida Santiago. Em reconhecimento à sua dedicação, _x000D_
+carinho e comprometimento com a saúde da nossa população,exemplo de profissionalismo e _x000D_
+empatia</t>
+  </si>
+  <si>
+    <t>11341</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11341/mocao_de_aplausos_para_a_senhora_ariane_moreira_silva_pelos_servicos_prestados_pelo_atendimento_na_secretaria_municipal_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssima Senhora ARIANE MOREIRA DA SILVA, pelos serviços prestados no atendimento aos munícipes nos agendamentos de consultas e exames junto à Secretaria Municipal de Saúde de Cáceres-MT.”</t>
+  </si>
+  <si>
+    <t>11342</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11342/mocao_de_aplausos_para_a_senhor_rodrigo_rodrigues_rocha_pelos_servicos_prestados_pelo_atendimento_na_secretaria_municipal_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Senhor RODRIGO RODRIGUES ROCHA, pelos serviços prestados no atendimento aos munícipes nos agendamentos de consultas e exames junto à Secretaria Municipal de Saúde de Cáceres-MT.”</t>
+  </si>
+  <si>
+    <t>11343</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11343/mocao_de_aplausos_laudemir_nogueira_diretor_presidente_do_hospital_do_cancer_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Senhor DR.LAUDEMIR MOREIRA NOGUEIRA, em reconhecimento pelo trabalho exemplar que vem desenvolvendo como Diretor Presidente do Hospital do Câncer de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11344</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11344/mocao_de_aplausos_dra_renata_gomes_de_oliveira_diretora_administrativa_do_hospital_do_cancer_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS à Excelentíssima Senhora DRA.RENATA GOMES DE OLIVEIRA, em reconhecimento pelo trabalho exemplar que vem desenvolvendo como Diretora Administrativa do Hospital do Câncer de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11345</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11345/mocao_de_aplausos_dra_manoela_regina_alves_correa_diretora_clinica_do_hospital_do_cancer_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS à Excelentíssima Senhora DRA. MANOELA REGINA ALVES CORRÊA, em reconhecimento pelo trabalho exemplar que vem desenvolvendo como Diretora Clínica do Hospital do Câncer de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11346</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11346/mocao_de_aplausos_dr_rafael_sodre_de_aragao_pereira_diretor_tecnico_do_hospital_do_cancer_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Senhor DR. RAFAEL SODRÉ DE ARAGÃO PEREIRA, em reconhecimento pelo trabalho exemplar que vem desenvolvendo como Diretor Técnico do Hospital do Câncer de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11347</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11347/mocao_de_aplausos_dr_rafael_rodrigues_matos_diretor_clinico_do_hospital_do_cancer_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Senhor DR. RAFAEL RODRIGUES MATOS, em reconhecimento pelo trabalho exemplar que vem desenvolvendo como Diretor Clínico do Hospital do Câncer de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11348</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11348/mocao_de_aplausos_dr_lucas_betolin_diretor_financeiro_do_hospital_do_cancer_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Senhor DR. LUCAS BERTOLIN, em reconhecimento pelo trabalho exemplar que vem desenvolvendo como Diretor Financeiro do Hospital do Câncer de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11349</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11349/mocao_de_aplausos_dr_erik_bustamante_vice_presidente_do_hospital_do_cancer_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS ao Excelentíssimo Senhor DR. ERIK BUSTAMANTE, em reconhecimento pelo trabalho exemplar que vem desenvolvendo como Vice-presidente do Hospital do Câncer de Mato Grosso.”</t>
+  </si>
+  <si>
+    <t>11333</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>PASTOR JÚNIOR</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11333/mocao_de_aplausos__ao_senhor_francis_maris_cruz.pdf</t>
+  </si>
+  <si>
+    <t>“O Vereador que abaixo subscreve solicita à nobre Mesa,_x000D_
+consultado o augusto e soberano Plenário, na forma_x000D_
+regimental, vem através desta, encaminhar a presente MOÇÃO_x000D_
+DE APLAUSOS a Ilustríssimo Senhor Francis Maris Cruz.</t>
+  </si>
+  <si>
+    <t>11368</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11368/mocao_de_aplausos__clarles_rocha_ramos..pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos ao sgt 2° PM  Charles Rocha Ramos que  mesmo estando de folga, demonstrou coragem, compromisso e elevado senso de dever ao agir prontamente para socorrer uma mulher em situação de vulnerabilidade, vítima de tentativa de estupro ocorrida na madrugada desta sexta-feira, no bairro Jardim São Luiz.</t>
+  </si>
+  <si>
     <t>9270</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9270/mocao_de_pesar_anisio_braz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do empresário Anísio Braz, ocorrido na sexta-feira, 24 de janeiro, vitima de um trágico acidente na BR-070, na região do município de Nossa Senhora do Livramento.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>FLÁVIO NEGAÇÃO, ELIS ENFERMEIRA, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9290/mocao_de_pesar_adilson_domingos_dos_reis.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor Adilson Domingos dos Reis.”</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>FLÁVIO NEGAÇÃO, ELIS ENFERMEIRA, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9326/mocao_de_pesar_elias_franco.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Ex-Vereador Elias de Melo Franco.”</t>
   </si>
   <si>
     <t>9340</t>
-  </si>
-[...1 lines deleted...]
-    <t>FLÁVIO NEGAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9340/mocao_de_pesar_nelson_leite_carneiro.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Senhor NELSON LEITE CARNEIRO, ocorrido no último dia 07 de fevereiro de 2025, na cidade de Cáceres-MT.”</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>PASTOR JÚNIOR, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9457/mocao_de_pesar_do_sr._edipo_moura.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve consultando o augusto e soberano Plenário, na forma _x000D_
 regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente _x000D_
 MOÇÃO DE PESAR a família, pelo falecimento do Sr. Édipo Moura Nunes ocorrido no _x000D_
 dia – 03 de Março de 2025 (Segunda), nesta cidade /MT: Édipo Moura Nunes foi um _x000D_
 exemplo de coragem e determinação diante das adversidades que passou e será sempre _x000D_
 lembrado pelo legado de dedicação e carinho que deixou para todos que o conheceram.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
-    <t>FRANCO VALÉRIO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9544/mocao_de_aplausos_aos_ilustres_senhores_diego_geronimo_da_motta_e_antonio_luiz_de_souza..pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Ilustres Senhores Diego Gerônimo da Motta e Antônio Luiz de Souza.</t>
   </si>
   <si>
     <t>9556</t>
-  </si>
-[...1 lines deleted...]
-    <t>PASTOR JÚNIOR</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9556/mocao_de_pesar_sra_rute_ferreria_campos.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família da Sra. RUTE FERREIRA DE CAMPOS._x000D_
 Aos familiares e amigos é com profundo pesar que registramos o falecimento da Sra. Rute _x000D_
 Ferreira Campos, ocorrido no dia 20 de março de 2025, na cidade de Cáceres, Mato Grosso.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9557/mocao_de_pesar_sra_darci_dos_santos.pdf</t>
   </si>
   <si>
     <t>Pastor Júnior_x000D_
 Temática: Moção de Pesar aos familiares e amigos comunicamos o falecimento da Sra._x000D_
 Darci dos Santos Ferreira, querida moradora do Distrito de Santo Antônio do Caramujo._x000D_
 Darci foi uma figura emblemática, considerada uma das fundadoras deste distrito. Ao_x000D_
 longo de muitos anos, sua simplicidade e simpatia tocaram os corações de todos que a_x000D_
 conheciam. Sempre presente nos eventos da comunidade, ela contribuiu de forma_x000D_
 significativa para o fortalecimento dos laços comunitários, deixando um legado de_x000D_
 dedicação e amor ao próximo.</t>
   </si>
@@ -397,638 +930,509 @@
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9613/mocao_aplausos_roger_flavio_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustre Roger Flavio de Lima, em reconhecimento ao relevante trabalho que vem _x000D_
 desempenhando em nossa cidade, especialmente na realização do evangelismo do Encontro com Deus, em _x000D_
 parceria com a Igreja Videira.</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, MANGA ROSA, PACHECO CABELEIREIRO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9628/emissao_0cce278e31837970e5fceccc_oficio-interno-1.866-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos aos Líderes Comunitário Presidentes de bairros pelos relevantes serviços prestados em prol da comunidade cacerense.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
-    <t>JORGE AUGUSTO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9682/mocao_de_aplausos_-_inteligencia_policia_militar.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos ao Distinto Corpo Militar da Agência Regional de Inteligência do 6º Comando Regional da Polícia Militar”</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
-    <t>PROFESSOR DOMINGOS</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9775/mocao_de_aplausos_assinada_inca.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, que seja consignada nos anais desta Casa, uma Moção de Aplausos à Ilustríssima Senhora Cybele Bussiki, Presidente do Instituto Inca; ao Vice-Presidente Andréia Preza; aos membros do Instituto Inca; aos instrutores envolvidos na realização do projeto Esporte para Todos ; e ao responsável pela emenda federal, Dr. Leonardo Ribeiro Albuquerque.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>MARCOS RIBEIRO, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9810/emissao_e2257efc72b3152319d2a858_oficio-interno-2.733-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos a Professora Drª. Maria do Socorro de Sousa Araújo, pelos relevantes serviços prestados à pesquisa e estudos ao desenvolvimento e conhecimento sobre as Cidades Gêmeas que contribuiu para a valorização e compreensão da realidade fronteiriça de nossa região.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9811/emissao_9087ec13f9a6b3f982e18462_oficio-interno-2.735-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos ao Professor Dr. João Ivo Puhl, pelos relevantes serviços prestados à pesquisa e estudos ao desenvolvimento e conhecimento sobre as Cidades Gêmeas que contribuiu para a valorização e compreensão da realidade fronteiriça de nossa região.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9851/cristina.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Cristina Zanata, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Cristina é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9852/adilza.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Adilza Alves de Abreu, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população,  Adilza é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9853/edna.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Aplausos à Enfermeira Edna Aparecida da Cruz Silva, em reconhecimento à sua trajetória marcada pela dedicação, competência e sensibilidade no exercício da profissão.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9854/gilvania.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Gilvania Paiva Fagundes, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Gilvania é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9855/jessica.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Aplausos à Enfermeira Jéssica Rodrigues, em reconhecimento à sua trajetória marcada pela dedicação, competência e sensibilidade no exercício da profissão.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9856/laudiceia.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Laudiceia da Silva Santana, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Laudiceia é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9857/renata.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Renata Moises de Souza, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Renata é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9858/rosinei.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos à Sra. Rosinei Pires, Técnica de Enfermagem, em reconhecimento à sua dedicação, carinho e comprometimento com a saúde da nossa população, Rosinei é exemplo de profissionalismo e empatia, sempre pronta a servir com amor e responsabilidade. Seu trabalho vai além da técnica — é um verdadeiro ato de cuidado com o próximo.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>PASTOR JÚNIOR, ELIS ENFERMEIRA, MARCOS RIBEIRO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9869/mocao_de_aplausos_-_emanel_messias.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APLAUSOS a Ilustríssimo Senhor Emanuel Messias Oliveira de Carvalho. Ao longo de sua atuação em Cáceres, tem realizado diversas ações que tem contribuído significativamente para o desenvolvimento do esporte paralímpico no município e em todo o estado de Mato Grosso</t>
   </si>
   <si>
     <t>9872</t>
-  </si>
-[...1 lines deleted...]
-    <t>24</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9872/mocao_de_aplausos_-_sr._riller.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, _x000D_
 consultado o augusto e soberano Plenário, na forma _x000D_
 regimental, vem através desta, encaminhar a presente MOÇÃO _x000D_
 DE APLAUSOS a Ilustríssimo Senhor Riller Silva Reverdito.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>PROFESSOR DOMINGOS, PASTORELLO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9883/emissao_b40acf415007ef3795ba8577_oficio-interno-5--3.012-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve solicita à nobre Mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, encaminhar a presente MOÇÃO DE APAUSOS a Professora Nilma da Silva Oliveira, uma homenagem sincera e merecida aos valorosos profissionais e instituições que fazem a diferença na educação de nosso Município de Cáceres</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>ISAÍAS BEZERRA, VALDENÍRIA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9886/mocao_de_aplausos_n._01_junho_2025_igreja_adventista_ass.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, que seja encaminhado a presente MOÇÃO DE APLAUSOS ao senhores (as) MANOEL BARBOSA DA SILVA e ORACI DE MOURA, –  pela prestação e dedicação aos serviços prestados pela Igreja Adventista do Sétimo Dia.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>CÂMARA MUNICIPAL DE CÁCERES-MT - CMCMT, VALDENÍRIA, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9923/mocao_de_pesar_sr_vargas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Sr.  Luiz Alberto Vargas Olivarez Rodrigues aos 64 anos, ocorrido na quarta-feira 11 de junho de 2025 em São Paulo. Conhecido como Vargas, ele marcou sua trajetória como militante político, gestor público e, nos últimos anos, pastor evangélico em Cáceres/MT.</t>
   </si>
   <si>
     <t>9960</t>
-  </si>
-[...1 lines deleted...]
-    <t>28</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9960/aplauso_maria.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada _x000D_
 nos anais desta Casa Moção de Aplausos à Sra. Maria Marta Lino de Oliveira Silva, por conquistar o Primeiro Lugar no Prêmio da Mostra _x000D_
 Regional de Práticas Profissionais da Rede de atenção psicossocial, realizado pelo Conselho Federal de Psicologia</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9962/mocao_alexandra_maria.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada _x000D_
 nos anais desta Casa Moção de Aplausos à Sra. Alexandra Maria Calheiro de Almeida Rêgo , por conquistar o Primeiro Lugar no Prêmio da Mostra _x000D_
 Regional de Práticas Profissionais da Rede de atenção psicossocial, realizado pelo Conselho Federal de Psicologia.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9969/mocao_de_aplausos_aos_instrutores_proerd_caceres_mt.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos Instrutores do Proerd – 2° Sgt PM Sandra Barros da Silva 3° Sgt PM Jonathan da Hora Carvalho, Sd PM Márcia Melo da Silva Araújo, Ten Cel PM Adão César Rodrigues Silva e Ten cel PM Vanilson da Silva Moraes Comando do 6 batalhão PM, pelos relevantes serviços prestados ao município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10013/mocao_de_aplausos_joao_gabriel_pachuri.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, com a anuência do Augusto e do Soberano Plenário, na forma regimental, propõe à nobre Mesa que seja registrada nos anais desta Casa uma Moção de Aplausos ao Srº João Gabriel Pachuri,Diretor Ajunto  Regional de Educação do polo de Cáceres, que atende a 12 municípios no Estado de Mato Grosso. Gostaríamos de expressar nossos mais sinceros e calorosos agradecimentos pelo excelente trabalho e dedicação que ela vem realizando no Município de Cáceres. Seu empenho e comprometimento têm feito uma diferença significativa na educação da nossa região, e é justo reconhecer e valorizar esses esforços que beneficiam tantas pessoas.</t>
   </si>
   <si>
     <t>10014</t>
-  </si>
-[...1 lines deleted...]
-    <t>32</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10014/mocao_de_aplausos__a_sra._soeli_aparecida_rossi.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, com a anuência do Augusto e do_x000D_
 Soberano Plenário, na forma regimental, propõe à nobre Mesa_x000D_
 que seja registrada nos anais desta Casa uma Moção de_x000D_
 Aplausos à Sra. Soeli Aparecida Rossi, Diretora Regional de_x000D_
 Educação do polo de Cáceres, que atende a 12 municípios no_x000D_
 Estado de Mato Grosso. Gostaríamos de expressar nossos mais_x000D_
 sinceros e calorosos agradecimentos pelo excelente trabalho e_x000D_
 dedicação que ela vem realizando no Município de Cáceres. Seu_x000D_
 empenho e comprometimento têm feito uma diferença_x000D_
 significativa na educação da nossa região, e é justo reconhecer e_x000D_
 valorizar esses esforços que beneficiam tantas pessoas.</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10049/mocao_de_aplausos_aos_idealizadores_e_lideres_do_projeto_expedicao_justica_sem_fronteiras.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos aos Idealizadores e Líderes do Projeto Expedição sem Fronteiras: aos Excelentíssimos Presidente do Tribunal de Justiça do Mato Grosso e Desembargador José Zuquim Nogueira, e aos Juízes José Antônio Bezerra Filho, José Eduardo Mariano e o Excelentíssimo Promotoria de Justiça Saulo Pires de Andrade Martins, pelos relevantes serviços prestados ao município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>JORGE AUGUSTO, FLÁVIO NEGAÇÃO, JERÔNIMO GONÇALVES, MARCOS RIBEIRO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10067/mocao_de_aplausos_-_arcebispo.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos ao Ilustre Arcebispo Dom Antônio Emídio Vilar escolhido pelo Papa Leão XIV para ser o primeiro arcebispo de São José do Rio Preto no estado de São Paulo”</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCOS RIBEIRO, MANGA ROSA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10106/emissao_0f437874d9b14aa0634b7ee9_oficio-interno-4.094-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos aos Professores idealizadores do Projeto Horta, com o tema: ALIMENTAÇÃO SAUDÁVEL: PLANTANDO IDÉIA E COLHENDO SONHOS desenvolvido na Escola Municipal Vila Real em Cáceres/ MT.</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10114/mocao_de_aplausos_-_sr._claudionor_duarte_correa_ass.pdf</t>
   </si>
   <si>
     <t>“O vereador que abaixo subscreve propõe à nobre Mesa, com anuência, na forma regimental, seja consignada nos anais desta Casa, com os registros de ofício e noticiamento de praxe, “MOÇÃO DE APLAUSOS” ao Ilustre Senhor Claudionor Duarte Correa”.</t>
   </si>
   <si>
     <t>10120</t>
-  </si>
-[...1 lines deleted...]
-    <t>37</t>
   </si>
   <si>
     <t>ISAÍAS BEZERRA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10120/mocao_de_aplausos_senhor_emerson_flores_da_mota_maciel_menezes_assinado.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres-MT, por iniciativa da Vereador Isaías Bezerra apresenta na forma regimental, a presente Moção de Aplausos ao senhor Emerson Flores da Mota Maciel Menezes, em reconhecimento à sua notável trajetória profissional e relevantes serviços prestados à sociedade cacerense._x000D_
 Emerson Flores da Mota Maciel Menezes é um profissional multifacetado e altamente qualificado, com sólida formação acadêmica e técnica. É Corretor de Imóveis e Avaliador Imobiliário, registrado no CRECI sob o nº 16639/MT e no CNAI sob o nº 45310. Além disso, é Técnico em Agrimensura e Edificações, inscrito no CFT sob o nº 69118795234, Tecnólogo em Gestão de Serviços Jurídicos e Notariais, Pós-Graduado em Gestão Pública, Pós-Graduado em Geoprocessamento e atualmente formando em Direito.</t>
   </si>
   <si>
     <t>10121</t>
-  </si>
-[...1 lines deleted...]
-    <t>38</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10121/mocao_de_apalusos__claudiney_de_lima_pinto_assinado.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cáceres – Estado de Mato Grosso, por iniciativa do Vereador ISAIAS BEZERRA que esta subscreve, no uso de suas atribuições legais e regimentais, apresenta a presente:_x000D_
 _x000D_
 MOÇÃO DE APLAUSOS_x000D_
                                                       _x000D_
 ao Senhor CLAUDINEY DE LIMA PINTO, Técnico em Agrimensura e Edificações (CFT: 570.592.411-91), graduado em História, servidor efetivo da Prefeitura Municipal de Cáceres-MT, exercendo atualmente a função de Fiscal de Obras, Posturas e Defesa do Consumidor.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10130/mocao_de_aplausos_ao_senhor_junior_justino_de_moraes_da_empresa_moraes_sucatas.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos ao Senhor JÚNIOR JUSTINO DE MORAES e à Senhora LUCIANE FERREIRA FRANÇA, em reconhecimento pelo trabalho exemplar que vem desenvolvendo com a Empresa Moraes Sucatas, na área de reciclagem no município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10146/emissao_a67a7120948d13fdf17bab9e_oficio_interno_50_2_168_2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas atribuições regimentais, propõe à nobre Mesa, com a anuência do Augusto e Soberano Plenário, que seja registrada nos Anais desta Casa Moção de Aplausos ao 3º Sgt PM Siderlei Sebastião Custódio Martins, 3º Sgt PM Elton Surubi da Silva, 3º Sgt PM Roberto Rivelino Rodrigues de Souza, Sd PM Fagner Neris dos Santos e Sd PM Valdinei Durão de Souza, em reconhecimento pela exemplar dedicação, pelo elevado comprometimento com a população e pelo notável zelo para com o próximo.</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>PROFESSOR DOMINGOS, ALEX LEAL, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, RUBENS MACEDO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10154/mocao_de_pesar__assinada_professor_romeu.pdf</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Professor Sr. Sebastião Romeu da Costa Arruda aos 65 anos, ocorrido no Domingo dia 10 de Agosto 2025. Conhecido como Professor Romeu, ele marcou sua trajetória como Professor, Graduado em pedagogia, Especialista em Metodologia do Ensino,(UFMT), Ingressou na Educação em 1982 como Coordenador Pedagógico da Escola Estadual Duque de Caxias, Diretor da Escola Estadual Onze de Março e Assessor Pedagógico desde 1994 até 2011 em Cáceres/MT.</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>MANGA ROSA, ALEX LEAL, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, ISAÍAS BEZERRA, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10157/mocao_de_pesar_sr_edson_luiz_do_carmo_barbosa_assinado.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR à família, pelo falecimento do amigo EDSON LUIZ DO CARMO BARBOSA aos 66 anos, ocorrido na Quinta-feira dia 07 de Agosto 2025.Nascido no dia 06/12/1958.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10168/mocao_de_aplausos_-_ifmt_caceres.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE MATO GROSSO – CAMPUS CÁCERES, PELOS 45 ANOS DE ATUAÇÃO EM PROL DA EDUCAÇÃO E DESENVOLVIMENTO REGIONAL”</t>
   </si>
   <si>
     <t>10175</t>
-  </si>
-[...1 lines deleted...]
-    <t>44</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10175/mocao_de_aplausos_dr._gustavo_oliveira_de_abreu_veterinario.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Médico Veterinário e empresário, Dr. Gustavo Oliveira de Abreu, por seus relevantes serviços prestados e contínuas_x000D_
 ações por ele realizadas em prol da cidade de Cáceres e do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10176/mocao_de_pesar_prof._sebastiao_romeu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Sr. SEBASTIÃO ROMEU DA COSTA ARRUDA aos 65 anos, ocorrido no domingo 10 de agosto de 2025 em Cáceres-MT. Conhecido como Romeu, ele marcou sua trajetória professor na educação em nosso município, onde contribuiu na formação de cidadãos e profissionais em nosso município.”</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>MAGALY</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10187/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, que seja registrada nos anais desta Casa Moção de Aplausos aos Atuais e Ex Conselheiros Tutelares de Cáceres — desde junho de 1992 até a atual data, pelos relevantes serviços prestados ao município de Cáceres — MT.</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10196/emissao_0c39751a1a6c0a95c3d9a288_oficio-interno-4.501-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Ilustre Senhor João Teófilo Balbueno Neto.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>ENGENHEIRO CELSO SILVA, ELIS ENFERMEIRA, FLÁVIO NEGAÇÃO, FRANCO VALÉRIO, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10203/mocao_de_pesar_01_celso_silva_assinada.pdf</t>
   </si>
   <si>
     <t>“O Vereador CELSO SILVA , consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do Casal SR. PAULO ANDRÉ MUNHOZ  e  Srª CRISTIANE KAISER MUNHOZ ocorrido no último dia 25  de agosto de 2025 (Segunda-feira), na BR 163, 480,8 km em Sinop-MT:”</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10232/mocao_honra_ao_merito_-_sr._ilson_ribeiro_correia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, conceder Moção de Honra ao Mérito ao Sr. Ilson Ribeiro Correia, em reconhecimento à sua dedicação exemplar e liderança responsável ao longo de mais de quatro décadas à frente da Fazenda Grendene, no município de Cáceres–MT, contribuindo de forma decisiva para o desenvolvimento da pecuária nacional, para a consolidação da Nelore Grendene como referência em melhoramento genético, e para a valorização social e econômica da cidade de Cáceres.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>FLÁVIO NEGAÇÃO, ELIS ENFERMEIRA, FRANCO VALÉRIO, JERÔNIMO GONÇALVES, JORGE AUGUSTO, MAGALY, MANGA ROSA, MARCOS RIBEIRO, PACHECO CABELEIREIRO, PASTORELLO, PASTOR JÚNIOR, PROFESSOR DOMINGOS, RUBENS MACEDO, VALDENÍRIA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10240/ana_tereza_porto_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da Senhora ANA TEREZA PORTO RODRIGUES NORONHA.”</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10243/mocao_de_pesar_tereza_raquel_corbelino.pdf</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo subscrevem solicitam à nobre mesa, consultado o augusto e soberano Plenário, na forma regimental, vem através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da Senhora TEREZA RAQUEL CORBELINO.”</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10270/emissao_fec2fb0b7cf74823ba7f7c9b_oficio-interno-4.850-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência  do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa,  uma moção de Aplausos aos Funcionários do Instituto de Defesa Agropecuária de Mato Grosso (INDEA – Unidade Cáceres/MT), pelos relevantes Serviços Prestados com dedicação e profissionalismo em Cáceres/ MT.</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10294/mocao_de_aplausos_edileuza.pdf</t>
   </si>
   <si>
     <t>"O Vereador que abaixo subscreve solicita à nobre Mesa, ouvido o augusto e soberano Plenário, nos termos regimentais, que seja encaminhada a presente MOÇÃO DE APLAUSOS, em justa e merecida  homenagem à senhora Edileuza da Silva Oliveira Antoniassi, Diretora da Escola Estadual de Tempo Integral Dr. Leopoldo Ambrósio Filho, pelos relevantes serviços prestados à educação pública e à sociedade. Sua trajetória é marcada por uma incansável dedicação, compromisso ético e profundo amor pela formação cidadã de crianças, adolescentes e jovens, tornando-se referência de liderança educacional e inspiração para toda a comunidade escolar e local no Município de Cáceres -MT.</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
-    <t>54</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10309/mocao_de_apoio_conanda.pdf</t>
   </si>
   <si>
     <t>“Moção de Apoio ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente – CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.”</t>
   </si>
   <si>
     <t>10368</t>
-  </si>
-[...1 lines deleted...]
-    <t>55</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10368/mocao_de_aplauso_silvavo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas atribuições regimentais, propõe à nobre Mesa, com a anuência do Augusto e Soberano Plenário, que seja registrada nos Anais desta Casa Moção de Aplausos ao 3º Sgt PM Silvano Aparecido De Oliveira Cruz, em reconhecimento pela exemplar _x000D_
 dedicação, pelo elevado comprometimento com a população e pelo notável zelo para com o próximo</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10375/emissao_0a018f3ef5812fec960ff1a3_oficio-interno-5.175-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve propõe a nobre Mesa, com anuência do Augusto e Soberano Plenário, na forma regimental, seja consignada nos anais desta Casa, uma Moção de Aplausos ao Sr. JOSÉ MARCELO FLORES CARDOSO, EX PRESIDENTE DA UNIÃO CACERENSE DE ASSOCIAÇÃO DE MORADORES, pelos relevantes Serviços Prestados em prol da Comunidade em Cáceres/ MT.</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
     <t>57</t>
@@ -1127,53 +1531,50 @@
     <t>63</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10503/mocao_de_aplausos_05_ass_luiz_catelan.pdf</t>
   </si>
   <si>
     <t>O Vereador Isaías Bezerra, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a presente MOÇÃO DE APLAUSOS ao Senhor LUIZ CATELAN,  em reconhecimento aos relevantes serviços prestados na Cidade de Cáceres -MT, como Juiz de Paz com dedicação e excelência. Conforme currículo anexo.</t>
   </si>
   <si>
     <t>10534</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10534/mocao__irma_consuelo_aparecida_da_silva.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas Atribuições regimentais, propõe à nobre Mesa, com a anuência do Augusto e Soberano Plenário, que seja registrada nos Anais desta Casa Moção de Aplausos a Irmã Consuelo Aparecida da Silva, , em reconhecimento pela exemplar dedicação, pelo elevado comprometimento com a população e pelo notável zelo para com o próximo.</t>
   </si>
   <si>
     <t>10590</t>
   </si>
   <si>
     <t>65</t>
-  </si>
-[...1 lines deleted...]
-    <t>PASTORELLO</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10590/mo_-_2025_01_-_hacka_do_clima_1.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos às equipes vencedoras do "Hacka do Clima", realizado durante a COP Pantanal 2025 em Cáceres.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10605/mocao_de_aplausos_thassia_fanaia.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplausos à Senhora THASSIA FANAIA, pela sua trajetória exemplar e dedicação às causas femininas, sociais, esportivas e de proteção animal, prestados ao município de Cáceres – MT.”</t>
   </si>
   <si>
     <t>10619</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -1214,53 +1615,50 @@
     <t>PACHECO CABELEIREIRO, FLÁVIO NEGAÇÃO, ISAÍAS BEZERRA</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10636/mocao_de_aplausos_pinaperreiraodoziojoselito_e_adilson_pdf_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar GRATIDÃO e encaminhar a presente MOÇÃO DE APLAUSOS ao Ilustríssimos Senhores, Francisco Gonçalves de Paula, Eudójio Gonçalves Farias, Josélito Mamoré Ferreira ,José Perreira de Souza Filho e Adilson Fernandes de Araujo Costa.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10644/mocao_de_aplausos_-_associacao_autista.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS em homenagem a Helena Glaziela Barbiero Amaral, Dr. José Samuel de Souza, Odair da Silva, Dra. Fernanda Ortega Lopes, Vereadora Maysa Leão e Deise Marques, membros da AMAND – MT – Associação dos Amigos do Autista, Neurodiverso e Pessoa com Doenças Raras de Mato Grosso, pelo relevante trabalho em prol da inclusão, defesa de direitos e apoio a pessoas autistas, neurodiversas e com doenças raras.</t>
   </si>
   <si>
     <t>10650</t>
   </si>
   <si>
     <t>71</t>
-  </si>
-[...1 lines deleted...]
-    <t>ENGENHEIRO WESLEY LOPES</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10650/emissao_e8f7feb8cbf2c1d54d14481d_oficio-interno-7--4.987-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº____ DE 26 DE NOVEMBRO DE 2025_x000D_
 _x000D_
 Autor: Eng. Wesley Lopes _x000D_
 “Concessão de MOÇÃO DE APLAUSOS ao Ilustríssimo Sr. KELVIN SPASSINI.</t>
   </si>
   <si>
     <t>10653</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10653/mocao_de_aplausos_servidores_da_escola_municipal_duque_de_caxias_pdf_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador, que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o Egrégio Plenário, manifestar GRATIDÃO e encaminhar a presente MOÇÃO DE APLAUSOS ao Ilustríssimos servidores da escola Municipal Duque de Caxias.</t>
   </si>
   <si>
     <t>10668</t>
   </si>
@@ -6488,68 +6886,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10782/mocao_de_pesar_-_catiucia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10783/mocao_de_pesar_-_daniel_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10828/mocao_de_aplausos_aos_policiais_atuaram_ocorrencia_jd._trevo-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10829/mocao_de_aplausos_ao_ten_cel_pm_adao_cesar_rodrigues_silva-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10830/mocao_de_aplausos_ao_mj_pm_abner_james_lopes_campos-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10844/mocao_de_aplauso_aos_tenentes_e_policias_salvou_idosa_e_crianca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10867/mocao_pesar_maria_benisia_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10868/mocao_de_pesar_nair_moreira_douradinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10945/mocao_de_pesar_gabriele_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10966/emissao_d62adb14a831b20db9bfd0d2_oficio-interno-913-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10979/nota_de_pesar__assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11044/mocao_de_aplausos_osires_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11047/mocao_de_aplauso_talita_de_oliveira_santos_enfermeiro_reinaldo_pereira..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11048/mocao_de_aplauso_a_izonidia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11050/emissao_50bd8ff56e2b3549aa42358a_oficio-interno-1.119-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9270/mocao_de_pesar_anisio_braz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9290/mocao_de_pesar_adilson_domingos_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9326/mocao_de_pesar_elias_franco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9340/mocao_de_pesar_nelson_leite_carneiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9457/mocao_de_pesar_do_sr._edipo_moura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9544/mocao_de_aplausos_aos_ilustres_senhores_diego_geronimo_da_motta_e_antonio_luiz_de_souza..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9556/mocao_de_pesar_sra_rute_ferreria_campos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9557/mocao_de_pesar_sra_darci_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9613/mocao_aplausos_roger_flavio_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9628/emissao_0cce278e31837970e5fceccc_oficio-interno-1.866-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9682/mocao_de_aplausos_-_inteligencia_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9775/mocao_de_aplausos_assinada_inca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9810/emissao_e2257efc72b3152319d2a858_oficio-interno-2.733-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9811/emissao_9087ec13f9a6b3f982e18462_oficio-interno-2.735-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9851/cristina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9852/adilza.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9853/edna.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9854/gilvania.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9855/jessica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9856/laudiceia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9857/renata.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9858/rosinei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9869/mocao_de_aplausos_-_emanel_messias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9872/mocao_de_aplausos_-_sr._riller.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9883/emissao_b40acf415007ef3795ba8577_oficio-interno-5--3.012-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9886/mocao_de_aplausos_n._01_junho_2025_igreja_adventista_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9923/mocao_de_pesar_sr_vargas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9960/aplauso_maria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9962/mocao_alexandra_maria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9969/mocao_de_aplausos_aos_instrutores_proerd_caceres_mt.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10013/mocao_de_aplausos_joao_gabriel_pachuri.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10014/mocao_de_aplausos__a_sra._soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10049/mocao_de_aplausos_aos_idealizadores_e_lideres_do_projeto_expedicao_justica_sem_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10067/mocao_de_aplausos_-_arcebispo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10106/emissao_0f437874d9b14aa0634b7ee9_oficio-interno-4.094-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10114/mocao_de_aplausos_-_sr._claudionor_duarte_correa_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10120/mocao_de_aplausos_senhor_emerson_flores_da_mota_maciel_menezes_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10121/mocao_de_apalusos__claudiney_de_lima_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10130/mocao_de_aplausos_ao_senhor_junior_justino_de_moraes_da_empresa_moraes_sucatas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10146/emissao_a67a7120948d13fdf17bab9e_oficio_interno_50_2_168_2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10154/mocao_de_pesar__assinada_professor_romeu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10157/mocao_de_pesar_sr_edson_luiz_do_carmo_barbosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10168/mocao_de_aplausos_-_ifmt_caceres.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10175/mocao_de_aplausos_dr._gustavo_oliveira_de_abreu_veterinario.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10176/mocao_de_pesar_prof._sebastiao_romeu.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10187/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10196/emissao_0c39751a1a6c0a95c3d9a288_oficio-interno-4.501-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10203/mocao_de_pesar_01_celso_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10232/mocao_honra_ao_merito_-_sr._ilson_ribeiro_correia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10240/ana_tereza_porto_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10243/mocao_de_pesar_tereza_raquel_corbelino.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10270/emissao_fec2fb0b7cf74823ba7f7c9b_oficio-interno-4.850-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10294/mocao_de_aplausos_edileuza.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10309/mocao_de_apoio_conanda.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10368/mocao_de_aplauso_silvavo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10375/emissao_0a018f3ef5812fec960ff1a3_oficio-interno-5.175-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10376/mocao_de_aplausos_dos_motoristas_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10377/mocao_de_aplausos_do_grupo_amor_em_acao_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10389/mocao_de_aplausos_sargento_agnaldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10390/mocao_de_aplausos_sub_tenente_robson_da_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10482/mocao_de_pesar_maria_pacheco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10495/mocao_numero_04_energisa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10503/mocao_de_aplausos_05_ass_luiz_catelan.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10534/mocao__irma_consuelo_aparecida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10590/mo_-_2025_01_-_hacka_do_clima_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10605/mocao_de_aplausos_thassia_fanaia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10619/mocao_cic.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10633/mocao_de_aplausos_numero_06_hugo_alexandre_gomes_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10636/mocao_de_aplausos_pinaperreiraodoziojoselito_e_adilson_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10644/mocao_de_aplausos_-_associacao_autista.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10650/emissao_e8f7feb8cbf2c1d54d14481d_oficio-interno-7--4.987-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10653/mocao_de_aplausos_servidores_da_escola_municipal_duque_de_caxias_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10668/mocao_de_aplausos_fanfarra_da_ifmt_2_ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10671/mo_-_2025_02_-_coneaps_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10695/emissao_12851bf56fc82e7349c8ec1a_oficio-interno-6.584-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10703/mocao_de_aplausos_corretores_de_caceres_retificado_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10707/mocao_de_aplausos__ao_senhor_carlos_eduardo_souza_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10725/mocao_de_aplausos_06_ass_centro_educacional_dom_maximo_biennes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10730/mocao_de_aplausos__ao_senhor_cleyton_ramos_da_silva..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10732/mocao_de_pesar_vivaldo_assinada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10733/mocao_de_pesar_arrenius_halafi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7708/emissao_d501e9ad108c4c4cf5384e61_oficio-interno-009-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7711/emissao_6b0fb72b4083856e9c655395_oficio-interno-068-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7712/emissao_9335c9e623d7d301ca167de1_oficio-interno-070-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7729/mocao_de_aplausos_dr._vinicius.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7731/mocao_de_aplausos_-_leandro_bastos_pereira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7733/mocao_de_aplausos_de_julio_jose_de_campos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7734/mocao_de_aplausos_wellington_antonio_fagundes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7735/mocao_de_aplausos_medicos_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7736/mocao_de_aplausos_enfermeiro_chefe_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7740/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7742/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7768/emissao_1f5a41fdcf763438b1c5b037_oficio-interno-313-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7807/emissao_c79f4a29336e0ab909add9c3_oficio-interno-484-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7809/emissao_1f0bc70a273636ed4c1e2ec2_oficio-interno-477-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7810/emissao_03cfa99e5645b5b73ae6d4a3_oficio-interno-476-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7811/emissao_4ce2b630879e5a3de49490d7_oficio-interno-481-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7822/emissao_e41397d80f3cc678729d591f_oficio-interno-525-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7823/emissao_c1fc4629936a555ac04570b8_oficio-interno-526-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7824/emissao_23eed0814e55dbb5ba5affb7_oficio-interno-527-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7825/emissao_f61139f60aeac4fb69e05e5c_oficio-interno-528-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7826/emissao_57da7c1a08b4b94e3c4e6064_oficio-interno-529-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7827/emissao_e0c491ad515927c7e55c868c_oficio-interno-530-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7834/mocao_de_aplausos_polciais_do_proerd_cabo_rondon.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7856/emissao_79447b563a61113d2cb02c06_oficio-interno-616-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7869/emissao_4fca984034c15c3f0c489d15_oficio-interno-682-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7883/emissao_e2fd51afc0d325939f979140_oficio-interno-719-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7885/emissao_27997fea122ffea9d633a776_oficio-interno-720-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7886/emissao_669169bb4e5295f7a3fb66cd_oficio-interno-725-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7888/emissao_ada3a97cdfb77d8c2192238d_oficio-interno-721-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7889/emissao_c1ff6b5157b974a66057e935_oficio-interno-723-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7890/emissao_c9a269bbb13193085ef80c82_oficio-interno-742-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7934/emissao_83ab1301524bdc4564913b1e_oficio-interno-923-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7935/emissao_4352210118187cfe93573871_oficio-interno-931-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7939/emissao_76b14ca85506a66f805026c4_oficio-interno-926-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7951/mocao_de_aplausos_hudson_ricardi_ramos_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_de_aplausos_cleonice_xavier_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7965/mocao_de_pesar_francisco_alves_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7969/mocao_de_aplausos_pedro_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7996/mocao_de_aplausos_polciais_-_sequestro_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8008/mocao_de_aplausos_escola_estadual_militar_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8044/mocao_de_aplausos_-_subtenente_campos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8068/rosa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8069/marcos_cesar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8078/mocao_de_aplausos_karateca_-_wesley_sebastiao_de_souza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8112/honra_ao_merito_ao_sd_pm_elia_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8120/mocao_de_aplausos_-renio__widal_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8146/mocao_de_aplausos_asssinada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8163/mocao_de_aplausos_leliane_assinada.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8167/mocao_da_agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8178/mocao_de_aplausos_diaconos_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8208/assssss.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8209/mocao_fernado_aburaya_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8213/mocao_de_aplausos_liderancas_femininas_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8252/ass298.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8255/assinada_mocao_de_pesar_frei_matheus.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8257/mocao_de_pesar_prof_leandro_a_yasa_maria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8283/mocao_de_pesar_prof._regina_maria_marques.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8284/mocao_de_pesar_liriese_amarante.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8331/leticia_de_campos_de_paul.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8358/m_03_2024_greve.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8366/mocao_operadores_de_maquinas_assinada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8373/1_mocao_de_plausos_2024_aos__diaconos__da_igreja_vida_abundante.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8391/mocao_de_aplausos_bernabe_assinada.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8439/emissao_95c4d4d814a3eac6d0a2ead8_oficio-interno-2.727-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8460/mocao_de_aplausos_dr._kevin_c._a._bascope_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8461/mocao_de_aplausos_dra._joizeanne_-_oncologia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8462/mocao_de_aplausos_bruna_-_farmaceutica_oncologia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8467/mocao_de_pesar_dilza_chami_gattass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8479/mocao_de_aplausos_equipe_de_jiu_jitsu_da_forca_tatica_pantanal_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8486/mocao_de_pesar_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8492/mocao_de_pesar_antoninho_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8495/ass_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8505/mocao_de_pesar_darcy_marcelina_sebalho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8523/mocao_de_pesar_odil_marques_garcia_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_pesar_haydil_olicia_gattass_pache_simoes_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8552/mocao_de_pesar_marco_corbelino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8557/assinado_igor.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8558/assinado_dr_marcos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8560/mocao_de_pesar_airton_reis_junior.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8561/mocao_de_pesar_manoel_ramos_pessoa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8581/mocao-_2024-_eromi.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8595/emissao_a452eedc2cca5152f3c2e1d2_oficio-interno-3.252-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8600/mocao_de_aplausos_pastor_fabiano_assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8636/mocao_de_aplausos_iraja_lacerda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8657/mocao_de_pesar_padre_geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8658/mocao_de_pesar_marilene_2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8662/prof.helio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8695/emissao_3786b428b1fdb427fc53bcb6_oficio-interno-3.691-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8699/mocao_de_aplausos_de_luiz_augusto_assinada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8737/mocao_de_pesar_adelaide.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8839/mocao_gefron_assinada.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8855/mocao_de_pesar_diego_costa_jorge_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8881/mocao_de_aplausos_aos_brigadistas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8962/mocao_de_pesar_senhor_silvio_preto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8975/m_04_2024_fechamento_uniao_e_forca.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8983/mocao_de_pesar_ze_pernambuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9011/mocao_de_pesar_ricardo_ribeiro_castrillon.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9015/mocao_de_pesar_cabo_aparecido.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9034/mocao_de_aplausos_-__antonio_carlos_jorge1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9064/mocao_de_aplausos_diego_de_lavor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9140/mocao_de_aplausos_-jose_aparecido.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9141/mocao_de_aplausos_-_sr._helio_fernando.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9186/mocao_de_pesar_ana_maria_pinheiro_sala.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9187/mocao_de_pesar_izabelita_cunha_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9202/mocao_de_pesar_prof_joao_de_deus.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5835/1_moncao_de_aplauso_2023_sescmt.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5893/mocao_de_aplausos_01__09_02_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5894/mocao_de_aplauso_jogadores_cacerense__3_padrao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6019/mocao_dia_mulher.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6173/mocao_de_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6262/emissao_6f3dff0c19ca8e5e05e485a4_oficio-interno-1.290-2023_assinado_versaoimpressao-1-2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6275/mocao_de_pesar_do_senhor_crispim.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6321/mocao_de_aplausos_gerente_e_odontologa_do_ceo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6336/mocao_assinada_vereadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6436/emissao_b4d8513f842fb2780389f669_oficio-interno-1.846-2023_assinado_versaoimpressao_12.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6437/emissao_15a9089c2bc53fea36e37f49_oficio-interno-1.848-2023_assinado_versaoimpressao13.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6514/emissao_1126f6b7e8abdf1ee5dce307_oficio-interno-2.055-2023_assinado_versaoimpressao_odair_jose.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6538/mocao_de_aplausos_coral_de_vozes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6546/miocao_feira_gastronomica_nova_era.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6549/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6551/mocao_de_aplausos_banda_musical_dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6559/mocao_de_aplausos-_igreja_batista.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6600/mocao_de_aplausos_socio_educativo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6644/mocao_de_aplausos_efetivo_bombeiros_referente_reducao_focos_de_calor_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6654/mocao_de_pesar_a_familia_do_sr._nivaldo_ramos_de_farias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6663/emissao_a4ce59e08aa16f25f812f031_oficio-interno-2.529-2023_assinado_versaoimpressao_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6764/mocao_comunidade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6776/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-2_2.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6777/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6780/mocao_de_pesar_professor_valdir_silva.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6807/mocao_assinada.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6844/mocao_de_aplausos_liderancas_negras.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6872/mocao_de_aplauso_dos_agentes_de_infancia_e_juventude_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6873/mocao_de_herison_aluno_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6874/mocao_de_apluso_professora_solange.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6876/mocao_de_aplauso_do_projeto_cohab_nova_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6882/indicacao_de_honra_ao_merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6903/mocao_de_aplausos_emerson_dorado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6904/mocao_de_pesar_walter_souza_filho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6907/mocao_de_pesar_tatinha_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6959/emissao_69912e8f7a94b3be322034bc_oficio-interno-3.647-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6977/mocao_de_aplausos_equipe_estudantil_de_futsal_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7031/mocao_de_pesar_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7053/emissao_acaf93d6b2a048c73f31c902_oficio-interno-3.868-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7071/mocao_de_aplausos_no_01_-_para_o_sro_reginaldo_costa_campos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7088/emissao_f4f6a6f074e08a85084b84c9_oficio-interno-4.003-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7115/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7141/emissao_8d91b965f8ea296649975c70_oficio-interno-4.198-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7157/mocao_de_aplausos_henrique_maluf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7193/mocao_de_aplausos_n_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7195/servidora_da_sadia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7197/mocao_leite_assinada.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7204/mocao_de_apoio_ao_congresso_nacional_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7209/mocao_de_aplausos_n_2_bm_tamara_e_bm_leandro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7258/mocao_de_aplausos_associacao_de_senhoras_de_rotarianos_asr.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7279/req_mocao_de_aplauso_1_pdf_1_retificado_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7292/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7302/emissao_2d77495bb612b52ced2b4a8e_oficio-interno-4.779-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7306/mocao_de_pesar_doutor_betho_burgos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7348/mocao_de_pesar_prof._irenir.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7349/m_2023_-_pesar_pedro_cidadao_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7377/mocao_de_aplausos__para_os_pastores.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7385/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_mutirao_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7424/mocao_de_pesar_lucy_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7425/emissao_0ff761e3588ae41c5c913a72_oficio-interno-37--3.974-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7437/mocao_de_apaluso_assinada_do_pastor_alex.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7445/emissao_8b6839e398360fc136486509_oficio-interno-40--3.974-2023_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7451/emissao_d82a86600793dc0269978d9c_oficio-interno-5.322-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7452/emissao_f5f56178060c2e26b37f2810_oficio-interno-5.325-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7456/mocao_de_aplauso_assinada_em_nome_do_sr._fabio_deluque.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7462/mocao_ana_maria_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7463/mocao_renilda_assinada.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7489/mocao_de_pesar_terezinha_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_mocao_aplausos_feira_cultural_universitario_p_d_f.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7499/mocao_rio_paraguai_assinada_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7513/miguel_senatori_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7531/emissao_86a8112f1d103528333c050e_oficio-interno-5.602-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7532/emissao_4c8043cd212af4731319e6e5_oficio-interno-5.606-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7533/emissao_04e7961fa229453ef59f0ff2_oficio-interno-5.610-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7538/emissao_4264f7ae2ec9eb1b36677ac6_oficio-interno-43--3.974-2023_assinado_versaoimpressao_3_2.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7561/mocao_de_aplausos_para_os_fonaudiologos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7572/emissao_0d77b06ce568767bb7a5964c_oficio-interno-5.756-_ok.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7591/mocao_de_aplausos_setor_de_avaliacao_de_controle_da_sms_2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7592/mocao_de_aplausos_luana_piovesan.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7603/mocao_de_aplausos_para_os_medicos_do_ctr.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7609/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7610/mocao_de_aplausos_sonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7611/mocao_pedro_miguel_assinada.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7612/artemat_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7615/mocao_de_aplausos_polciais_do_proerd.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7623/emissao_c626c078f2588556be98f82c_oficio-interno-6.047-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7631/emissao_ef6a342ffc5407e266753e36_oficio-interno-6.059-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_aplausos_musicos_assinada.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7652/emissao_e04616b99159f4ef33cb295b_oficio-interno-6.102-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_de_mocao_de_aplausos_de_crispim_geraldo_da_silva_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7666/emissao_e6edc8012249eebfe74a8b75_oficio-interno-6.187-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7675/mocao_de_aplausos_dr._jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7685/mocao_de_aplausos_gupmpa_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7689/mocao_de_pesar_ledir_viegas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7690/mocao_honra_ao_merio_do_sargento_corpo_de_bombeiro_-sinop-mt.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7696/mocao_de_pesar_jorge_melgarejo_romero.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7703/emissao_6bbc4f9094284d95810a29ec_oficio-interno-6.344-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7704/mocao_de_aplauso_assinada_leovaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4155/mocao_de_pesar_vica.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4162/mocao_de_aplauso_-_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4163/mocao_-_dr_emerson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4177/mocao_de_pesar_052022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4210/mocao_-_amigos_do_bem_e_cia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4251/mocao_vara_trabalho_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4324/mocao_de_pesar_001_-_abel_cebalho_de_souza.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4333/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4454/mocao_-_sub_ten_pm_francis_euripedes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4455/mocao_-_1_ten_pm_cleber_de_souza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4456/mocao_-3_sgt_pm_marcio_pereira_simoes.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4457/mocao_-_sd_pm_fabio_vanini_miranda.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4541/aplauso_pdf_marilsi_policiais.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4630/mocao_-_bete_araujo_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4631/mocao_-_maria_de_souza_oliveira_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4632/mocao_-_natalia_lopes_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4633/mocao_-_hosana_do_mineiro_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4634/mocao_-_lucia_borges_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4635/mocao_-_ivone_brandao_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4701/mocao_de_pesar_sidney_maia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4703/mocao_de_aplausos_ze_neto_e_cristiano.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4704/mocao_de_aplausos_samir.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4752/mocao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4835/mocao_de_aplauso_do_sargento_zanetti_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4836/30_anos_do_conselho_tutelar_mocao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4838/mocao_de_aplausos_no_02_a_todos_os_jogadores_comissao_tecnica_e_diretoria_do_cacerense.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4841/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4844/mocao_pesa_misleh_abdel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4847/estado_de_mato_grosso-1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4858/mocao_de_aplausos_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4929/mocao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4991/mocao_de_aplausos_secretaria_elis.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4992/mocao_de_aplausos_carlos_alexandre_e_sarah_argenti.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5014/mocao_coroneis.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5018/fernanda_cristina.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5019/otavio_junior.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5020/paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5021/katherine_vacas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5022/maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5023/ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5024/eliane_ortiz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5025/karla_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5026/glayce_regina.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5027/carmilucia.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5028/leonco_alvaro.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5029/luiz_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5030/henrique_yng.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5031/adir_soares.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5032/ana_paula_fernandes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5033/aline_rejano.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5034/izabel_santos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5035/lilia_monica.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5036/cristina_ferreira.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5037/dayane_marciano.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5038/0617_220719215834_001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5040/mocao_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5042/0626_220721011054_001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5051/mocao_-_med_marcelo_de_oliveira_maciel.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5052/mocao_-_med_joel_garcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5053/mocao_-_med_taise_neves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5054/mocao_-_med_silvia_helena_franco_de_oliveira_rocha.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5055/mocao_-_med_raquel_gomes__de_moraes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5056/mocao_-_med_ledsilvia_de_almeida_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5057/mocao_-_med__fabio_ourives.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5058/mocao_-_med__elis_fernanda_de_melo_silva.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_-_med__celio_aparecido_nogueira_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5060/mocao_-_med__anne_camille_de_carvalho_campos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5061/mocao_-_med__rafaela_vila_ramos_de_faro.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5062/mocao_-_med__pedro_luiz_bezerra_moron.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5063/mocao_-_med__michelle_da_silva_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5064/mocao_-_med__lindomar_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5065/mocao_-_med__jussara_ramos_santos_evangelista.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5066/mocao_-_med__josiane_simoes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5067/mocao_-_med__giane_akimoto_furtado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5068/mocao_-_med_florentino_jorge_da_costa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5069/mocao_-_med_fatima_aparecida_goncalves.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5070/mocao_-_med_graziele_aguiar_dias.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5071/mocao_-_med_moacir_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5105/mocao_aplausos_karate.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5119/0739_220804011831_001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5131/mocao_de_aplausos_no_04_mocao_de_aplausos_aos_cabos_da_pm_eder_dias_prado_e_daniel_silva_mendes.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5155/mocao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5165/mocao_pedro_fidelis.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5169/0802_220811210702_001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5257/adaozinho_da_arpa_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5258/aline_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5260/elizabete_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5261/fernando_de_miranda_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5262/gilberto_borges_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5263/ivana_fanai_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5264/regina_maria_da_cruz__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5265/santana__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5266/valdeir_moreira_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5267/wellington_fernandes__boi_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5288/mocao_gabriel_santos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5289/mocao_projeto_social_jiu_jitsu_marcus_copia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5292/mocao_-__projeto_social_jiu-jitsu_klismann_marcos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5328/mocaoooo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5374/mocao_de_aplausos_ver._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5432/mocao_de_aplausos_odontologos_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5438/novo_modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5439/mocao_pesar_roberto_01.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5443/mocao_-_enio_costa.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5445/sebastiao_teles_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5488/mocao_de_aplauso_academia_wkan.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5491/mocao_de_pesar_sr._enio_ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5497/mocao_de_aplauso_professora.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5604/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5605/mocao_de_pesar_-_laurinda_catarina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5614/mocao_10.11_1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_-_catadaores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5706/m_01_2022_fran_paula.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5707/mocao_de_aplausos_no_05_para_o_sr._leandro_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5708/mocao_de_aplausos_no_06_para_o_sra_soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5711/mocao_de_protesto_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5740/mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5755/mocao_de_pesa_betto_2_1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5756/mocao_de_aplausos_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5760/mocao_de_aplauso_-_ana_lia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/mocao_de_pesar_mirian.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/scan_20210211_0001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_mocao_rotary_-_ver._isaias.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/repudio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_covid19.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/mocao_eloa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3011/mocao_pesar_wagner_possan.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/scan_20210702_0001-3.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3146/mocao_de_aplausos_depudados_empaer.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3166/mocao_deputados.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3192/scan_20210729_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/mocao_de_aplausos_prof._olegario.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3258/mocao_loro_jose.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_pr_valen.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3316/img_0012.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3325/mocao_de_aplausos_policiais_e_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3352/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3372/mocao_de_aplausos_brasilia_df.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3377/mocao_adilson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3378/mocao_fabiana.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3379/mocao_romilson.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3392/rubens.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3443/mocao_nelson_ortega_da_silva.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3471/mocao_gazin.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3473/mocao_-_padre_orlando.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3474/mocao_-_padre_geraldo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/mocao_-_rauni.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/mocao_-_diego.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/mocao_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/mocao_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3573/mocao_de_pesar_luciane_cristina.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3596/scan_20211008_0001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3616/mocao_aplausos_banda_quartel.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3645/mocao_de_aplausos_coordenador_do_cartorio_elitoral_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3671/mocao_de_pesar_alzira.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3672/mocao_aplausos_ten_cel_luciana.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3685/mocao_de_aplauso_motorista_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3697/mocao_-_seu_nego.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3739/mocao_de_aplausos_-_agentes_de_endemias_e_auxiliares_de_servicos_gerais_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/mocao_de_aplausos_alunos_unemat.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/mocao_ambrosina.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/mocao_-_caceres_mil_grau.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/mocao_fase.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/mocao_-_darlan_2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/mocao_pesar_laurinda.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/mocao_-_ana_fanaia.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/mocao_de_aplauso_dos_policias_do_caramujo_2.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/mocao_-_josias_-papa_leguas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/mocao_-miranda.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/mocao_-_vagner.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_aplausos_os_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/mocao_de_aplausos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/img_0001.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/mocao_menbros_ondeca.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/mocao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/mocao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/mocao_-_lorena.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/mocaonatalino-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/mocao_pesar_joao_titao-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/mocao_de_pesar_sargento_henrique-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/924.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/scan_20200518_191813176.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/1311.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/scan_20200728_114733542.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/scan_20200821_110929203.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/mocao_de_pesar_robertinho_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/1767.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/mocao_pesar_arquiteti_luiz.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2281/mocao_brigadista-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/prot.802_05042019_mocao_01_cezare.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/prot.803_05042019_mocao_02_cezare.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/prot.804_05042019_mocao_03_cezare.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/prot.805_05042019_mocao_04_cezare.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/prot.806_05042019_mocao_05_cezare.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/prot.924_22042019_mocao06_claudio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/prot.1095_mocao_07-2019_alvasir.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/prot.1185_17042019_mocao_08_claudio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/953/prot.1206_21052019_mocao09_rosinei.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_dona_eliete-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_dona_joana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/prot.1517_24062019_pmocao12_claudio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_ivo_com_03-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/prot.1620_01072019_mocao14_jose.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/mocao_jose_nildo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_gefron-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/prot.1780_2019_mocao_no18_rubens_sapl.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/mocao_aplausos-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/mocao_coronel_lara.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/prot.2026_12082019_pdl16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/prot.2064_13082019_mocao23_denis.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1455/scan_20190823_103858612-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/prot.2291_02092019_mocao25_wagner.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/prot.2292_02092019_mocao26_wagner.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1493/prot.2293_02092019_mocao27_wagner.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1500/scan_20190906_083149225-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1519/mocao_12.09.19-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1535/mocao_juliano-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1545/mocao_de_aplauso_-_valter-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_veloso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1631/scan_20191003_122207830-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/scan_20191018_110517546-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/scan_20191029_114729569-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/prot.2997_mocao36_elias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/prot.3001_mocao37_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/untitled_20191213_112456-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/285/mocao_de_aplausos-01-08-2017-rubens_macedo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/377/valdeniria_dutra_ferreira-mocao_de_pesar_-_02-16-03-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/284/mocao_aplausos_no_03_2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/283/mocao_de_pesar_-_04-09-04-2018-rosinei_neves.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/218/mocao_aplausos_n_05_2018_16_04_2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/517/mocao_de_aplausos-08-15-05-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1325/protoc.2931_mocao_13_2018__000023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1370/mocao_no_15_-_2018_000155.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1598/prot._4020_mocao_16_2018_joao_batista_da_silva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1599/protoc.3341_27082018_17.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1600/protoc.3652_11102018_20.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1601/prot._3975_mocao_21_2018_larissa_alexandra_dos__dGmHd2E.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1602/prot._4139_mocao_23_2018_sayshiane_assuncao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1603/prot._4140_mocao_24_2018__905.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1604/prot._4141_mocao_25_2018_luciano_paullo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1605/prot._4142_mocao_26_2018_eliel_regis_de_lima.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1606/prot._4143_mocao_27_2018_anderson_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1607/prot._4145_mocao_28_2018_ismael_diniz_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1608/prot._4146_mocao__29_2018_arthur_roque_alves.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/409/mocao_01_25-09-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/390/legislativo_municipal-mocao-02-27-04-017.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/410/mocao_03_26-06-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/393/protocolo_n_1010_14_08_2017_mocao_de_apalusos_n__KWsSrBN.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/395/protocolo_n_1252_17_08_2017_mocao_de_aplausos_n__5tamlbV.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/389/protocolo_n_2009_11_10_2017_mocao_de_pesar_n_07__zuz1kAz.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/400/protocolo_n_2125_20_10_2017_mocao_de_apalusos_n__7qhgHNc.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/392/protocolo_n_2647_24_11_2017_mocao_de_pesar_n_09__JC0ln4j.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/398/protocolo_n_2739_30_11_2017_mocao_de_aplausos_n__8eOJIc9.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/323/mocao_11_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/329/mocao_12_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10782/mocao_de_pesar_-_catiucia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10783/mocao_de_pesar_-_daniel_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10828/mocao_de_aplausos_aos_policiais_atuaram_ocorrencia_jd._trevo-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10829/mocao_de_aplausos_ao_ten_cel_pm_adao_cesar_rodrigues_silva-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10830/mocao_de_aplausos_ao_mj_pm_abner_james_lopes_campos-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10844/mocao_de_aplauso_aos_tenentes_e_policias_salvou_idosa_e_crianca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10867/mocao_pesar_maria_benisia_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10868/mocao_de_pesar_nair_moreira_douradinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10945/mocao_de_pesar_gabriele_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10966/emissao_d62adb14a831b20db9bfd0d2_oficio-interno-913-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/10979/nota_de_pesar__assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11044/mocao_de_aplausos_osires_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11047/mocao_de_aplauso_talita_de_oliveira_santos_enfermeiro_reinaldo_pereira..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11048/mocao_de_aplauso_a_izonidia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11050/emissao_50bd8ff56e2b3549aa42358a_oficio-interno-1.119-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11093/mocao_de_pesar_orlando_servidor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11107/mocao_de_aplausos_dra_natascha_maldonado_severo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11137/mocao_de_pesar_do_senhor_roque_macedo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11138/mocao_de_aplausos_mirian_da_silva_lima_soares.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11140/mocao_amigos_para_o_bem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11153/mocao_de_pesar_-_junio_izidorio_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11176/mocao_de_aplausos_ao_cabo_da_policia_militar_gefron_cassiano_jean_catarino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11184/emissao_976bcfc199b1a6dacbaf71ef_oficio-interno-1.762-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11185/emissao_fb53d26f328b77d31b6f37ba_oficio-interno-1.766-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11191/mocao_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11198/mocao_de_pesar_do_senhor_benjamin_alves_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11200/mocao_de_pesar_-_francisca_sobreira_ferreira_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11202/mocao_de_pesar_-_francisca_helena_barbosa_maia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11211/mocao_de_aplausos_a_ascarc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11228/mo_-_2026_-_03_-_crdh.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11262/mocao_de_aplausos__rafael_jesus_livro_caramujo_ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11263/mocao_de_aplausos__servidores_da_escola_municipal_santo_antonio_do_caramujo_ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11272/mocao_de_aplausos__karolaynne_nunes_da_silva_livro_caramujo_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11278/mocao_de_aplausos_-_atletas_unemat.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11303/mocao_dr_jose_mariano_assinada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11304/mocao_assinada_geraldo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11305/mocao_assinada_orlando_de_almeida_perri.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11309/mocao_de_aplausos_desembargador_luiz_octavio_oliveira_saboia_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11334/tecnicos_sede.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11335/enfermeiros_sede.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11336/tecnicos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11337/enfermeiros_anexo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11338/tecnicos_anexo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11339/bruna.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11341/mocao_de_aplausos_para_a_senhora_ariane_moreira_silva_pelos_servicos_prestados_pelo_atendimento_na_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11342/mocao_de_aplausos_para_a_senhor_rodrigo_rodrigues_rocha_pelos_servicos_prestados_pelo_atendimento_na_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11343/mocao_de_aplausos_laudemir_nogueira_diretor_presidente_do_hospital_do_cancer_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11344/mocao_de_aplausos_dra_renata_gomes_de_oliveira_diretora_administrativa_do_hospital_do_cancer_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11345/mocao_de_aplausos_dra_manoela_regina_alves_correa_diretora_clinica_do_hospital_do_cancer_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11346/mocao_de_aplausos_dr_rafael_sodre_de_aragao_pereira_diretor_tecnico_do_hospital_do_cancer_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11347/mocao_de_aplausos_dr_rafael_rodrigues_matos_diretor_clinico_do_hospital_do_cancer_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11348/mocao_de_aplausos_dr_lucas_betolin_diretor_financeiro_do_hospital_do_cancer_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11349/mocao_de_aplausos_dr_erik_bustamante_vice_presidente_do_hospital_do_cancer_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11333/mocao_de_aplausos__ao_senhor_francis_maris_cruz.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2026/11368/mocao_de_aplausos__clarles_rocha_ramos..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9270/mocao_de_pesar_anisio_braz.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9290/mocao_de_pesar_adilson_domingos_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9326/mocao_de_pesar_elias_franco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9340/mocao_de_pesar_nelson_leite_carneiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9457/mocao_de_pesar_do_sr._edipo_moura.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9544/mocao_de_aplausos_aos_ilustres_senhores_diego_geronimo_da_motta_e_antonio_luiz_de_souza..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9556/mocao_de_pesar_sra_rute_ferreria_campos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9557/mocao_de_pesar_sra_darci_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9613/mocao_aplausos_roger_flavio_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9628/emissao_0cce278e31837970e5fceccc_oficio-interno-1.866-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9682/mocao_de_aplausos_-_inteligencia_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9775/mocao_de_aplausos_assinada_inca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9810/emissao_e2257efc72b3152319d2a858_oficio-interno-2.733-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9811/emissao_9087ec13f9a6b3f982e18462_oficio-interno-2.735-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9851/cristina.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9852/adilza.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9853/edna.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9854/gilvania.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9855/jessica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9856/laudiceia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9857/renata.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9858/rosinei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9869/mocao_de_aplausos_-_emanel_messias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9872/mocao_de_aplausos_-_sr._riller.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9883/emissao_b40acf415007ef3795ba8577_oficio-interno-5--3.012-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9886/mocao_de_aplausos_n._01_junho_2025_igreja_adventista_ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9923/mocao_de_pesar_sr_vargas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9960/aplauso_maria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9962/mocao_alexandra_maria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/9969/mocao_de_aplausos_aos_instrutores_proerd_caceres_mt.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10013/mocao_de_aplausos_joao_gabriel_pachuri.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10014/mocao_de_aplausos__a_sra._soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10049/mocao_de_aplausos_aos_idealizadores_e_lideres_do_projeto_expedicao_justica_sem_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10067/mocao_de_aplausos_-_arcebispo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10106/emissao_0f437874d9b14aa0634b7ee9_oficio-interno-4.094-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10114/mocao_de_aplausos_-_sr._claudionor_duarte_correa_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10120/mocao_de_aplausos_senhor_emerson_flores_da_mota_maciel_menezes_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10121/mocao_de_apalusos__claudiney_de_lima_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10130/mocao_de_aplausos_ao_senhor_junior_justino_de_moraes_da_empresa_moraes_sucatas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10146/emissao_a67a7120948d13fdf17bab9e_oficio_interno_50_2_168_2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10154/mocao_de_pesar__assinada_professor_romeu.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10157/mocao_de_pesar_sr_edson_luiz_do_carmo_barbosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10168/mocao_de_aplausos_-_ifmt_caceres.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10175/mocao_de_aplausos_dr._gustavo_oliveira_de_abreu_veterinario.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10176/mocao_de_pesar_prof._sebastiao_romeu.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10187/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10196/emissao_0c39751a1a6c0a95c3d9a288_oficio-interno-4.501-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10203/mocao_de_pesar_01_celso_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10232/mocao_honra_ao_merito_-_sr._ilson_ribeiro_correia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10240/ana_tereza_porto_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10243/mocao_de_pesar_tereza_raquel_corbelino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10270/emissao_fec2fb0b7cf74823ba7f7c9b_oficio-interno-4.850-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10294/mocao_de_aplausos_edileuza.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10309/mocao_de_apoio_conanda.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10368/mocao_de_aplauso_silvavo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10375/emissao_0a018f3ef5812fec960ff1a3_oficio-interno-5.175-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10376/mocao_de_aplausos_dos_motoristas_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10377/mocao_de_aplausos_do_grupo_amor_em_acao_assinada.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10389/mocao_de_aplausos_sargento_agnaldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10390/mocao_de_aplausos_sub_tenente_robson_da_silva_assinada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10482/mocao_de_pesar_maria_pacheco.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10495/mocao_numero_04_energisa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10503/mocao_de_aplausos_05_ass_luiz_catelan.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10534/mocao__irma_consuelo_aparecida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10590/mo_-_2025_01_-_hacka_do_clima_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10605/mocao_de_aplausos_thassia_fanaia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10619/mocao_cic.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10633/mocao_de_aplausos_numero_06_hugo_alexandre_gomes_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10636/mocao_de_aplausos_pinaperreiraodoziojoselito_e_adilson_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10644/mocao_de_aplausos_-_associacao_autista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10650/emissao_e8f7feb8cbf2c1d54d14481d_oficio-interno-7--4.987-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10653/mocao_de_aplausos_servidores_da_escola_municipal_duque_de_caxias_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10668/mocao_de_aplausos_fanfarra_da_ifmt_2_ass.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10671/mo_-_2025_02_-_coneaps_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10695/emissao_12851bf56fc82e7349c8ec1a_oficio-interno-6.584-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10703/mocao_de_aplausos_corretores_de_caceres_retificado_ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10707/mocao_de_aplausos__ao_senhor_carlos_eduardo_souza_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10725/mocao_de_aplausos_06_ass_centro_educacional_dom_maximo_biennes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10730/mocao_de_aplausos__ao_senhor_cleyton_ramos_da_silva..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10732/mocao_de_pesar_vivaldo_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2025/10733/mocao_de_pesar_arrenius_halafi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7708/emissao_d501e9ad108c4c4cf5384e61_oficio-interno-009-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7711/emissao_6b0fb72b4083856e9c655395_oficio-interno-068-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7712/emissao_9335c9e623d7d301ca167de1_oficio-interno-070-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7729/mocao_de_aplausos_dr._vinicius.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7731/mocao_de_aplausos_-_leandro_bastos_pereira.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7733/mocao_de_aplausos_de_julio_jose_de_campos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7734/mocao_de_aplausos_wellington_antonio_fagundes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7735/mocao_de_aplausos_medicos_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7736/mocao_de_aplausos_enfermeiro_chefe_ctr_ass_via_1doc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7740/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7742/mocao_de_aplausos_jayme_verissimo_de_campos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7768/emissao_1f5a41fdcf763438b1c5b037_oficio-interno-313-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7807/emissao_c79f4a29336e0ab909add9c3_oficio-interno-484-2024_assinado_versaoimpressao_ok.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7809/emissao_1f0bc70a273636ed4c1e2ec2_oficio-interno-477-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7810/emissao_03cfa99e5645b5b73ae6d4a3_oficio-interno-476-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7811/emissao_4ce2b630879e5a3de49490d7_oficio-interno-481-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7822/emissao_e41397d80f3cc678729d591f_oficio-interno-525-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7823/emissao_c1fc4629936a555ac04570b8_oficio-interno-526-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7824/emissao_23eed0814e55dbb5ba5affb7_oficio-interno-527-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7825/emissao_f61139f60aeac4fb69e05e5c_oficio-interno-528-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7826/emissao_57da7c1a08b4b94e3c4e6064_oficio-interno-529-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7827/emissao_e0c491ad515927c7e55c868c_oficio-interno-530-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7834/mocao_de_aplausos_polciais_do_proerd_cabo_rondon.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7856/emissao_79447b563a61113d2cb02c06_oficio-interno-616-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7869/emissao_4fca984034c15c3f0c489d15_oficio-interno-682-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7883/emissao_e2fd51afc0d325939f979140_oficio-interno-719-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7885/emissao_27997fea122ffea9d633a776_oficio-interno-720-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7886/emissao_669169bb4e5295f7a3fb66cd_oficio-interno-725-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7888/emissao_ada3a97cdfb77d8c2192238d_oficio-interno-721-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7889/emissao_c1ff6b5157b974a66057e935_oficio-interno-723-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7890/emissao_c9a269bbb13193085ef80c82_oficio-interno-742-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7934/emissao_83ab1301524bdc4564913b1e_oficio-interno-923-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7935/emissao_4352210118187cfe93573871_oficio-interno-931-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7939/emissao_76b14ca85506a66f805026c4_oficio-interno-926-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7951/mocao_de_aplausos_hudson_ricardi_ramos_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_de_aplausos_cleonice_xavier_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7965/mocao_de_pesar_francisco_alves_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7969/mocao_de_aplausos_pedro_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/7996/mocao_de_aplausos_polciais_-_sequestro_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8008/mocao_de_aplausos_escola_estadual_militar_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8044/mocao_de_aplausos_-_subtenente_campos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8068/rosa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8069/marcos_cesar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8078/mocao_de_aplausos_karateca_-_wesley_sebastiao_de_souza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8112/honra_ao_merito_ao_sd_pm_elia_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8120/mocao_de_aplausos_-renio__widal_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8146/mocao_de_aplausos_asssinada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8163/mocao_de_aplausos_leliane_assinada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8167/mocao_da_agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8178/mocao_de_aplausos_diaconos_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8208/assssss.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8209/mocao_fernado_aburaya_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8213/mocao_de_aplausos_liderancas_femininas_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8252/ass298.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8255/assinada_mocao_de_pesar_frei_matheus.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8257/mocao_de_pesar_prof_leandro_a_yasa_maria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8283/mocao_de_pesar_prof._regina_maria_marques.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8284/mocao_de_pesar_liriese_amarante.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8331/leticia_de_campos_de_paul.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8358/m_03_2024_greve.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8366/mocao_operadores_de_maquinas_assinada.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8373/1_mocao_de_plausos_2024_aos__diaconos__da_igreja_vida_abundante.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8391/mocao_de_aplausos_bernabe_assinada.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8439/emissao_95c4d4d814a3eac6d0a2ead8_oficio-interno-2.727-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8460/mocao_de_aplausos_dr._kevin_c._a._bascope_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8461/mocao_de_aplausos_dra._joizeanne_-_oncologia.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8462/mocao_de_aplausos_bruna_-_farmaceutica_oncologia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8467/mocao_de_pesar_dilza_chami_gattass.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8479/mocao_de_aplausos_equipe_de_jiu_jitsu_da_forca_tatica_pantanal_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8486/mocao_de_pesar_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8492/mocao_de_pesar_antoninho_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8495/ass_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8505/mocao_de_pesar_darcy_marcelina_sebalho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8523/mocao_de_pesar_odil_marques_garcia_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_pesar_haydil_olicia_gattass_pache_simoes_2.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8552/mocao_de_pesar_marco_corbelino.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8557/assinado_igor.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8558/assinado_dr_marcos.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8560/mocao_de_pesar_airton_reis_junior.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8561/mocao_de_pesar_manoel_ramos_pessoa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8581/mocao-_2024-_eromi.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8595/emissao_a452eedc2cca5152f3c2e1d2_oficio-interno-3.252-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8600/mocao_de_aplausos_pastor_fabiano_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8636/mocao_de_aplausos_iraja_lacerda.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8657/mocao_de_pesar_padre_geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8658/mocao_de_pesar_marilene_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8662/prof.helio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8695/emissao_3786b428b1fdb427fc53bcb6_oficio-interno-3.691-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8699/mocao_de_aplausos_de_luiz_augusto_assinada.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8737/mocao_de_pesar_adelaide.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8839/mocao_gefron_assinada.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8855/mocao_de_pesar_diego_costa_jorge_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8881/mocao_de_aplausos_aos_brigadistas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8962/mocao_de_pesar_senhor_silvio_preto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8975/m_04_2024_fechamento_uniao_e_forca.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/8983/mocao_de_pesar_ze_pernambuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9011/mocao_de_pesar_ricardo_ribeiro_castrillon.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9015/mocao_de_pesar_cabo_aparecido.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9034/mocao_de_aplausos_-__antonio_carlos_jorge1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9064/mocao_de_aplausos_diego_de_lavor.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9140/mocao_de_aplausos_-jose_aparecido.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9141/mocao_de_aplausos_-_sr._helio_fernando.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9186/mocao_de_pesar_ana_maria_pinheiro_sala.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9187/mocao_de_pesar_izabelita_cunha_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2024/9202/mocao_de_pesar_prof_joao_de_deus.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5835/1_moncao_de_aplauso_2023_sescmt.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5893/mocao_de_aplausos_01__09_02_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/5894/mocao_de_aplauso_jogadores_cacerense__3_padrao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6019/mocao_dia_mulher.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6173/mocao_de_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6262/emissao_6f3dff0c19ca8e5e05e485a4_oficio-interno-1.290-2023_assinado_versaoimpressao-1-2.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6275/mocao_de_pesar_do_senhor_crispim.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6321/mocao_de_aplausos_gerente_e_odontologa_do_ceo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6336/mocao_assinada_vereadores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6436/emissao_b4d8513f842fb2780389f669_oficio-interno-1.846-2023_assinado_versaoimpressao_12.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6437/emissao_15a9089c2bc53fea36e37f49_oficio-interno-1.848-2023_assinado_versaoimpressao13.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6514/emissao_1126f6b7e8abdf1ee5dce307_oficio-interno-2.055-2023_assinado_versaoimpressao_odair_jose.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6538/mocao_de_aplausos_coral_de_vozes.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6546/miocao_feira_gastronomica_nova_era.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6549/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_2.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6551/mocao_de_aplausos_banda_musical_dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6559/mocao_de_aplausos-_igreja_batista.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6600/mocao_de_aplausos_socio_educativo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6644/mocao_de_aplausos_efetivo_bombeiros_referente_reducao_focos_de_calor_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6654/mocao_de_pesar_a_familia_do_sr._nivaldo_ramos_de_farias.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6663/emissao_a4ce59e08aa16f25f812f031_oficio-interno-2.529-2023_assinado_versaoimpressao_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6764/mocao_comunidade.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6776/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-2_2.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6777/emissao_39fb1dc0e61d93179524fddb_oficio-interno-2.991-2023_assinado_versaoimpressao-1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6780/mocao_de_pesar_professor_valdir_silva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6807/mocao_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6844/mocao_de_aplausos_liderancas_negras.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6872/mocao_de_aplauso_dos_agentes_de_infancia_e_juventude_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6873/mocao_de_herison_aluno_1.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6874/mocao_de_apluso_professora_solange.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6876/mocao_de_aplauso_do_projeto_cohab_nova_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6882/indicacao_de_honra_ao_merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6903/mocao_de_aplausos_emerson_dorado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6904/mocao_de_pesar_walter_souza_filho.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6907/mocao_de_pesar_tatinha_2.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6959/emissao_69912e8f7a94b3be322034bc_oficio-interno-3.647-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/6977/mocao_de_aplausos_equipe_estudantil_de_futsal_2.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7031/mocao_de_pesar_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7053/emissao_acaf93d6b2a048c73f31c902_oficio-interno-3.868-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7071/mocao_de_aplausos_no_01_-_para_o_sro_reginaldo_costa_campos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7088/emissao_f4f6a6f074e08a85084b84c9_oficio-interno-4.003-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7115/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7141/emissao_8d91b965f8ea296649975c70_oficio-interno-4.198-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7157/mocao_de_aplausos_henrique_maluf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7193/mocao_de_aplausos_n_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7195/servidora_da_sadia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7197/mocao_leite_assinada.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7204/mocao_de_apoio_ao_congresso_nacional_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7209/mocao_de_aplausos_n_2_bm_tamara_e_bm_leandro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7258/mocao_de_aplausos_associacao_de_senhoras_de_rotarianos_asr.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7279/req_mocao_de_aplauso_1_pdf_1_retificado_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7292/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7302/emissao_2d77495bb612b52ced2b4a8e_oficio-interno-4.779-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7306/mocao_de_pesar_doutor_betho_burgos.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7348/mocao_de_pesar_prof._irenir.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7349/m_2023_-_pesar_pedro_cidadao_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7377/mocao_de_aplausos__para_os_pastores.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7385/mocao_de_aplausos_secretaria_de_estado_de_meio_ambiente_mutirao_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7424/mocao_de_pesar_lucy_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7425/emissao_0ff761e3588ae41c5c913a72_oficio-interno-37--3.974-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7437/mocao_de_apaluso_assinada_do_pastor_alex.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7445/emissao_8b6839e398360fc136486509_oficio-interno-40--3.974-2023_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7451/emissao_d82a86600793dc0269978d9c_oficio-interno-5.322-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7452/emissao_f5f56178060c2e26b37f2810_oficio-interno-5.325-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7456/mocao_de_aplauso_assinada_em_nome_do_sr._fabio_deluque.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7462/mocao_ana_maria_assinada.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7463/mocao_renilda_assinada.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7489/mocao_de_pesar_terezinha_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_mocao_aplausos_feira_cultural_universitario_p_d_f.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7499/mocao_rio_paraguai_assinada_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7513/miguel_senatori_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7531/emissao_86a8112f1d103528333c050e_oficio-interno-5.602-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7532/emissao_4c8043cd212af4731319e6e5_oficio-interno-5.606-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7533/emissao_04e7961fa229453ef59f0ff2_oficio-interno-5.610-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7538/emissao_4264f7ae2ec9eb1b36677ac6_oficio-interno-43--3.974-2023_assinado_versaoimpressao_3_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7561/mocao_de_aplausos_para_os_fonaudiologos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7572/emissao_0d77b06ce568767bb7a5964c_oficio-interno-5.756-_ok.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7591/mocao_de_aplausos_setor_de_avaliacao_de_controle_da_sms_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7592/mocao_de_aplausos_luana_piovesan.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7603/mocao_de_aplausos_para_os_medicos_do_ctr.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7609/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7610/mocao_de_aplausos_sonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7611/mocao_pedro_miguel_assinada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7612/artemat_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7615/mocao_de_aplausos_polciais_do_proerd.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7623/emissao_c626c078f2588556be98f82c_oficio-interno-6.047-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7631/emissao_ef6a342ffc5407e266753e36_oficio-interno-6.059-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_aplausos_musicos_assinada.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7652/emissao_e04616b99159f4ef33cb295b_oficio-interno-6.102-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_de_mocao_de_aplausos_de_crispim_geraldo_da_silva_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7666/emissao_e6edc8012249eebfe74a8b75_oficio-interno-6.187-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7675/mocao_de_aplausos_dr._jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7685/mocao_de_aplausos_gupmpa_ambiental_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7689/mocao_de_pesar_ledir_viegas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7690/mocao_honra_ao_merio_do_sargento_corpo_de_bombeiro_-sinop-mt.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7696/mocao_de_pesar_jorge_melgarejo_romero.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7703/emissao_6bbc4f9094284d95810a29ec_oficio-interno-6.344-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2023/7704/mocao_de_aplauso_assinada_leovaldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4155/mocao_de_pesar_vica.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4162/mocao_de_aplauso_-_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4163/mocao_-_dr_emerson.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4177/mocao_de_pesar_052022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4210/mocao_-_amigos_do_bem_e_cia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4251/mocao_vara_trabalho_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4324/mocao_de_pesar_001_-_abel_cebalho_de_souza.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4333/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4454/mocao_-_sub_ten_pm_francis_euripedes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4455/mocao_-_1_ten_pm_cleber_de_souza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4456/mocao_-3_sgt_pm_marcio_pereira_simoes.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4457/mocao_-_sd_pm_fabio_vanini_miranda.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4541/aplauso_pdf_marilsi_policiais.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4630/mocao_-_bete_araujo_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4631/mocao_-_maria_de_souza_oliveira_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4632/mocao_-_natalia_lopes_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4633/mocao_-_hosana_do_mineiro_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4634/mocao_-_lucia_borges_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4635/mocao_-_ivone_brandao_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4701/mocao_de_pesar_sidney_maia.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4703/mocao_de_aplausos_ze_neto_e_cristiano.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4704/mocao_de_aplausos_samir.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4752/mocao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4835/mocao_de_aplauso_do_sargento_zanetti_1.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4836/30_anos_do_conselho_tutelar_mocao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4838/mocao_de_aplausos_no_02_a_todos_os_jogadores_comissao_tecnica_e_diretoria_do_cacerense.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4841/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4844/mocao_pesa_misleh_abdel.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4847/estado_de_mato_grosso-1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4858/mocao_de_aplausos_areia_e_suor.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4929/mocao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4991/mocao_de_aplausos_secretaria_elis.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/4992/mocao_de_aplausos_carlos_alexandre_e_sarah_argenti.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5014/mocao_coroneis.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5018/fernanda_cristina.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5019/otavio_junior.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5020/paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5021/katherine_vacas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5022/maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5023/ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5024/eliane_ortiz.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5025/karla_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5026/glayce_regina.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5027/carmilucia.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5028/leonco_alvaro.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5029/luiz_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5030/henrique_yng.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5031/adir_soares.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5032/ana_paula_fernandes.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5033/aline_rejano.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5034/izabel_santos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5035/lilia_monica.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5036/cristina_ferreira.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5037/dayane_marciano.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5038/0617_220719215834_001.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5040/mocao_aplausos_policiais.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5042/0626_220721011054_001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5051/mocao_-_med_marcelo_de_oliveira_maciel.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5052/mocao_-_med_joel_garcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5053/mocao_-_med_taise_neves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5054/mocao_-_med_silvia_helena_franco_de_oliveira_rocha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5055/mocao_-_med_raquel_gomes__de_moraes.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5056/mocao_-_med_ledsilvia_de_almeida_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5057/mocao_-_med__fabio_ourives.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5058/mocao_-_med__elis_fernanda_de_melo_silva.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_-_med__celio_aparecido_nogueira_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5060/mocao_-_med__anne_camille_de_carvalho_campos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5061/mocao_-_med__rafaela_vila_ramos_de_faro.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5062/mocao_-_med__pedro_luiz_bezerra_moron.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5063/mocao_-_med__michelle_da_silva_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5064/mocao_-_med__lindomar_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5065/mocao_-_med__jussara_ramos_santos_evangelista.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5066/mocao_-_med__josiane_simoes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5067/mocao_-_med__giane_akimoto_furtado.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5068/mocao_-_med_florentino_jorge_da_costa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5069/mocao_-_med_fatima_aparecida_goncalves.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5070/mocao_-_med_graziele_aguiar_dias.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5071/mocao_-_med_moacir_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5105/mocao_aplausos_karate.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5119/0739_220804011831_001.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5131/mocao_de_aplausos_no_04_mocao_de_aplausos_aos_cabos_da_pm_eder_dias_prado_e_daniel_silva_mendes.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5155/mocao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5165/mocao_pedro_fidelis.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5169/0802_220811210702_001.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5257/adaozinho_da_arpa_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5258/aline_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5260/elizabete_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5261/fernando_de_miranda_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5262/gilberto_borges_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5263/ivana_fanai_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5264/regina_maria_da_cruz__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5265/santana__mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5266/valdeir_moreira_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5267/wellington_fernandes__boi_mocao_de_aplausos_2022..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5288/mocao_gabriel_santos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5289/mocao_projeto_social_jiu_jitsu_marcus_copia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5292/mocao_-__projeto_social_jiu-jitsu_klismann_marcos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5328/mocaoooo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5374/mocao_de_aplausos_ver._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5432/mocao_de_aplausos_odontologos_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5438/novo_modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5439/mocao_pesar_roberto_01.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5443/mocao_-_enio_costa.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5445/sebastiao_teles_1.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5488/mocao_de_aplauso_academia_wkan.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5491/mocao_de_pesar_sr._enio_ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5497/mocao_de_aplauso_professora.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5604/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5605/mocao_de_pesar_-_laurinda_catarina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5614/mocao_10.11_1.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_-_catadaores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5706/m_01_2022_fran_paula.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5707/mocao_de_aplausos_no_05_para_o_sr._leandro_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5708/mocao_de_aplausos_no_06_para_o_sra_soeli_aparecida_rossi.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5711/mocao_de_protesto_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5740/mocao_de_aplausos_medicos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5755/mocao_de_pesa_betto_2_1.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5756/mocao_de_aplausos_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2022/5760/mocao_de_aplauso_-_ana_lia.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/mocao_de_pesar_mirian.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/scan_20210211_0001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_mocao_rotary_-_ver._isaias.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/repudio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_covid19.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/mocao_eloa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3011/mocao_pesar_wagner_possan.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/scan_20210702_0001-3.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3146/mocao_de_aplausos_depudados_empaer.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3166/mocao_deputados.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3192/scan_20210729_0001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/mocao_de_aplausos_prof._olegario.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3258/mocao_loro_jose.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_pr_valen.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3316/img_0012.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3325/mocao_de_aplausos_policiais_e_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3352/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3372/mocao_de_aplausos_brasilia_df.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3377/mocao_adilson.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3378/mocao_fabiana.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3379/mocao_romilson.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3392/rubens.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3443/mocao_nelson_ortega_da_silva.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3471/mocao_gazin.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3473/mocao_-_padre_orlando.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3474/mocao_-_padre_geraldo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/mocao_-_rauni.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/mocao_-_diego.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/mocao_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/mocao_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3573/mocao_de_pesar_luciane_cristina.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3596/scan_20211008_0001.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3616/mocao_aplausos_banda_quartel.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3645/mocao_de_aplausos_coordenador_do_cartorio_elitoral_de_caceres.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3671/mocao_de_pesar_alzira.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3672/mocao_aplausos_ten_cel_luciana.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3685/mocao_de_aplauso_motorista_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3697/mocao_-_seu_nego.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3739/mocao_de_aplausos_-_agentes_de_endemias_e_auxiliares_de_servicos_gerais_1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/mocao_de_aplausos_alunos_unemat.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/mocao_ambrosina.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/mocao_-_caceres_mil_grau.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/mocao_fase.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/mocao_-_darlan_2.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/mocao_pesar_laurinda.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/mocao_-_ana_fanaia.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/mocao_de_aplauso_dos_policias_do_caramujo_2.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/mocao_-_josias_-papa_leguas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/mocao_-miranda.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/mocao_-_vagner.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_aplausos_os_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/mocao_de_aplausos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/img_0001.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/mocao_menbros_ondeca.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/mocao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/mocao.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/mocao_-_lorena.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/mocaonatalino-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/mocao_pesar_joao_titao-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/mocao_de_pesar_sargento_henrique-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/924.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/scan_20200518_191813176.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/1311.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/scan_20200728_114733542.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/scan_20200821_110929203.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/mocao_de_pesar_robertinho_1.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/1767.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/mocao_pesar_arquiteti_luiz.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2020/2281/mocao_brigadista-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/prot.802_05042019_mocao_01_cezare.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/prot.803_05042019_mocao_02_cezare.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/prot.804_05042019_mocao_03_cezare.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/prot.805_05042019_mocao_04_cezare.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/prot.806_05042019_mocao_05_cezare.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/prot.924_22042019_mocao06_claudio.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/prot.1095_mocao_07-2019_alvasir.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/prot.1185_17042019_mocao_08_claudio.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/953/prot.1206_21052019_mocao09_rosinei.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/mocao_dona_eliete-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/mocao_dona_joana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/prot.1517_24062019_pmocao12_claudio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/mocao_ivo_com_03-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/prot.1620_01072019_mocao14_jose.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/mocao_jose_nildo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_gefron-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/prot.1780_2019_mocao_no18_rubens_sapl.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/mocao_aplausos-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/mocao_coronel_lara.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/prot.2026_12082019_pdl16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/prot.2064_13082019_mocao23_denis.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1455/scan_20190823_103858612-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/prot.2291_02092019_mocao25_wagner.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/prot.2292_02092019_mocao26_wagner.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1493/prot.2293_02092019_mocao27_wagner.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1500/scan_20190906_083149225-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1519/mocao_12.09.19-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1535/mocao_juliano-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1545/mocao_de_aplauso_-_valter-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_veloso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1631/scan_20191003_122207830-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/scan_20191018_110517546-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/scan_20191029_114729569-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/prot.2997_mocao36_elias.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/prot.3001_mocao37_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/untitled_20191213_112456-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/285/mocao_de_aplausos-01-08-2017-rubens_macedo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/377/valdeniria_dutra_ferreira-mocao_de_pesar_-_02-16-03-2018.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/284/mocao_aplausos_no_03_2018.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/283/mocao_de_pesar_-_04-09-04-2018-rosinei_neves.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/218/mocao_aplausos_n_05_2018_16_04_2018.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/517/mocao_de_aplausos-08-15-05-2018.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1325/protoc.2931_mocao_13_2018__000023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1370/mocao_no_15_-_2018_000155.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1598/prot._4020_mocao_16_2018_joao_batista_da_silva.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1599/protoc.3341_27082018_17.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1600/protoc.3652_11102018_20.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1601/prot._3975_mocao_21_2018_larissa_alexandra_dos__dGmHd2E.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1602/prot._4139_mocao_23_2018_sayshiane_assuncao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1603/prot._4140_mocao_24_2018__905.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1604/prot._4141_mocao_25_2018_luciano_paullo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1605/prot._4142_mocao_26_2018_eliel_regis_de_lima.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1606/prot._4143_mocao_27_2018_anderson_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1607/prot._4145_mocao_28_2018_ismael_diniz_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2018/1608/prot._4146_mocao__29_2018_arthur_roque_alves.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/409/mocao_01_25-09-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/390/legislativo_municipal-mocao-02-27-04-017.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/410/mocao_03_26-06-2017_legislativo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/393/protocolo_n_1010_14_08_2017_mocao_de_apalusos_n__KWsSrBN.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/395/protocolo_n_1252_17_08_2017_mocao_de_aplausos_n__5tamlbV.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/389/protocolo_n_2009_11_10_2017_mocao_de_pesar_n_07__zuz1kAz.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/400/protocolo_n_2125_20_10_2017_mocao_de_apalusos_n__7qhgHNc.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/392/protocolo_n_2647_24_11_2017_mocao_de_pesar_n_09__JC0ln4j.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/398/protocolo_n_2739_30_11_2017_mocao_de_aplausos_n__8eOJIc9.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/323/mocao_11_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caceres.mt.leg.br/media/sapl/public/materialegislativa/2017/329/mocao_12_30-11-2017_cezare_pastorello.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H563"/>
+  <dimension ref="A1:H603"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6930,14265 +7328,15305 @@
       </c>
       <c r="C16" t="s">
         <v>76</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>80</v>
       </c>
       <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>81</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H18" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H19" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>121</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>62</v>
+        <v>129</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>67</v>
+        <v>133</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B32" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="B33" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B34" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="H34" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B35" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="B36" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B37" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="H37" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="B38" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="B39" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>167</v>
+        <v>87</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H39" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="B40" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>167</v>
+        <v>35</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="B41" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="H41" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="B42" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="B43" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>186</v>
+        <v>35</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="H43" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B44" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>35</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H44" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B45" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>35</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="H45" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B46" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="H46" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B47" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="H47" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B48" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="H48" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B49" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="H49" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="B50" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>215</v>
+        <v>87</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="H50" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B51" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>220</v>
+        <v>87</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="H51" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B52" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="H52" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B53" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>229</v>
+        <v>87</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="H53" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B54" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>229</v>
+        <v>87</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="H54" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B55" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>93</v>
+        <v>243</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="H55" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B56" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>35</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="H56" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B57" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C57" t="s">
-        <v>245</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>246</v>
+        <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H57" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B58" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C58" t="s">
-        <v>250</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="H58" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B59" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C59" t="s">
-        <v>255</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>119</v>
+        <v>259</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="H59" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B60" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C60" t="s">
-        <v>259</v>
+        <v>26</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="H60" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B61" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C61" t="s">
-        <v>263</v>
+        <v>30</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>266</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H61" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B62" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C62" t="s">
-        <v>267</v>
+        <v>34</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>268</v>
+        <v>148</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H62" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B63" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C63" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>77</v>
+        <v>243</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H63" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>275</v>
       </c>
       <c r="B64" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>243</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="F64" t="s">
+      <c r="H64" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>278</v>
+      </c>
+      <c r="B65" t="s">
+        <v>251</v>
+      </c>
+      <c r="C65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>58</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H65" t="s">
         <v>280</v>
-      </c>
-[...19 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>281</v>
+      </c>
+      <c r="B66" t="s">
+        <v>251</v>
+      </c>
+      <c r="C66" t="s">
+        <v>52</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>282</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H66" t="s">
         <v>284</v>
-      </c>
-[...19 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B67" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C67" t="s">
-        <v>290</v>
+        <v>57</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="H67" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B68" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C68" t="s">
-        <v>294</v>
+        <v>62</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="H68" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B69" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C69" t="s">
-        <v>298</v>
+        <v>67</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>123</v>
+        <v>292</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="H69" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B70" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C70" t="s">
-        <v>302</v>
+        <v>72</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="H70" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B71" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C71" t="s">
-        <v>307</v>
+        <v>76</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>35</v>
+        <v>299</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="H71" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B72" t="s">
+        <v>251</v>
+      </c>
+      <c r="C72" t="s">
         <v>81</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>77</v>
+        <v>299</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="H72" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B73" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C73" t="s">
-        <v>315</v>
+        <v>86</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>58</v>
+        <v>299</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C74" t="s">
-        <v>319</v>
+        <v>91</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>58</v>
+        <v>299</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="H74" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="B75" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C75" t="s">
-        <v>323</v>
+        <v>96</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="H75" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="B76" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C76" t="s">
-        <v>328</v>
+        <v>100</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="H76" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="B77" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C77" t="s">
-        <v>332</v>
+        <v>105</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>333</v>
+        <v>299</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="H77" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C78" t="s">
-        <v>337</v>
+        <v>109</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>229</v>
+        <v>299</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="H78" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="B79" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C79" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>229</v>
+        <v>324</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="H79" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="B80" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C80" t="s">
-        <v>345</v>
+        <v>117</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>35</v>
+        <v>324</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="H80" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="B81" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C81" t="s">
-        <v>349</v>
+        <v>121</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>350</v>
+        <v>331</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>351</v>
+        <v>332</v>
       </c>
       <c r="H81" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>353</v>
+        <v>334</v>
       </c>
       <c r="B82" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C82" t="s">
-        <v>354</v>
+        <v>125</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>93</v>
+        <v>335</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>355</v>
+        <v>336</v>
       </c>
       <c r="H82" t="s">
-        <v>356</v>
+        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>357</v>
+        <v>338</v>
       </c>
       <c r="B83" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C83" t="s">
-        <v>358</v>
+        <v>129</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="H83" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>361</v>
+        <v>342</v>
       </c>
       <c r="B84" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C84" t="s">
-        <v>362</v>
+        <v>133</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="H84" t="s">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>365</v>
+        <v>345</v>
       </c>
       <c r="B85" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C85" t="s">
-        <v>366</v>
+        <v>137</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>367</v>
+        <v>35</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="H85" t="s">
-        <v>369</v>
+        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>370</v>
+        <v>348</v>
       </c>
       <c r="B86" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C86" t="s">
-        <v>371</v>
+        <v>142</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
       <c r="H86" t="s">
-        <v>373</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>374</v>
+        <v>351</v>
       </c>
       <c r="B87" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C87" t="s">
-        <v>375</v>
+        <v>147</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>376</v>
+        <v>82</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>377</v>
+        <v>352</v>
       </c>
       <c r="H87" t="s">
-        <v>378</v>
+        <v>353</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>379</v>
+        <v>354</v>
       </c>
       <c r="B88" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C88" t="s">
-        <v>380</v>
+        <v>152</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="H88" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>383</v>
+        <v>357</v>
       </c>
       <c r="B89" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C89" t="s">
-        <v>384</v>
+        <v>156</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>101</v>
+        <v>255</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="H89" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>387</v>
+        <v>360</v>
       </c>
       <c r="B90" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C90" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="H90" t="s">
-        <v>390</v>
+        <v>363</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>391</v>
+        <v>364</v>
       </c>
       <c r="B91" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C91" t="s">
-        <v>392</v>
+        <v>165</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>393</v>
+        <v>366</v>
       </c>
       <c r="H91" t="s">
-        <v>394</v>
+        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>395</v>
+        <v>368</v>
       </c>
       <c r="B92" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C92" t="s">
-        <v>396</v>
+        <v>170</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>397</v>
+        <v>369</v>
       </c>
       <c r="H92" t="s">
-        <v>398</v>
+        <v>370</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
       <c r="B93" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C93" t="s">
-        <v>400</v>
+        <v>174</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>105</v>
+        <v>372</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="H93" t="s">
-        <v>402</v>
+        <v>374</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="B94" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C94" t="s">
-        <v>404</v>
+        <v>178</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>229</v>
+        <v>372</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>405</v>
+        <v>376</v>
       </c>
       <c r="H94" t="s">
-        <v>406</v>
+        <v>377</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>407</v>
+        <v>378</v>
       </c>
       <c r="B95" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C95" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>409</v>
+        <v>379</v>
       </c>
       <c r="H95" t="s">
-        <v>410</v>
+        <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>411</v>
+        <v>381</v>
       </c>
       <c r="B96" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C96" t="s">
-        <v>412</v>
+        <v>186</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>413</v>
+        <v>35</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>414</v>
+        <v>382</v>
       </c>
       <c r="H96" t="s">
-        <v>415</v>
+        <v>383</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>416</v>
+        <v>384</v>
       </c>
       <c r="B97" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C97" t="s">
-        <v>417</v>
+        <v>190</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>385</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>418</v>
+        <v>386</v>
       </c>
       <c r="H97" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>420</v>
+        <v>388</v>
       </c>
       <c r="B98" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>229</v>
+        <v>389</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>422</v>
+        <v>390</v>
       </c>
       <c r="H98" t="s">
-        <v>423</v>
+        <v>391</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>424</v>
+        <v>392</v>
       </c>
       <c r="B99" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>229</v>
+        <v>138</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>425</v>
+        <v>393</v>
       </c>
       <c r="H99" t="s">
-        <v>426</v>
+        <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="B100" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C100" t="s">
-        <v>21</v>
+        <v>202</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>428</v>
+        <v>396</v>
       </c>
       <c r="H100" t="s">
-        <v>429</v>
+        <v>397</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>430</v>
+        <v>398</v>
       </c>
       <c r="B101" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C101" t="s">
-        <v>26</v>
+        <v>206</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>431</v>
+        <v>399</v>
       </c>
       <c r="H101" t="s">
-        <v>432</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>433</v>
+        <v>401</v>
       </c>
       <c r="B102" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C102" t="s">
-        <v>30</v>
+        <v>210</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>434</v>
+        <v>402</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>435</v>
+        <v>403</v>
       </c>
       <c r="H102" t="s">
-        <v>436</v>
+        <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>437</v>
+        <v>405</v>
       </c>
       <c r="B103" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>214</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>438</v>
+        <v>77</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
       <c r="H103" t="s">
-        <v>440</v>
+        <v>407</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>441</v>
+        <v>408</v>
       </c>
       <c r="B104" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>218</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>442</v>
+        <v>410</v>
       </c>
       <c r="H104" t="s">
-        <v>443</v>
+        <v>411</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
       <c r="B105" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C105" t="s">
-        <v>44</v>
+        <v>222</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>434</v>
+        <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>445</v>
+        <v>413</v>
       </c>
       <c r="H105" t="s">
-        <v>446</v>
+        <v>414</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>447</v>
+        <v>415</v>
       </c>
       <c r="B106" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C106" t="s">
-        <v>48</v>
+        <v>226</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>448</v>
+        <v>417</v>
       </c>
       <c r="H106" t="s">
-        <v>449</v>
+        <v>418</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>450</v>
+        <v>419</v>
       </c>
       <c r="B107" t="s">
+        <v>251</v>
+      </c>
+      <c r="C107" t="s">
+        <v>230</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>87</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H107" t="s">
         <v>421</v>
-      </c>
-[...16 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>453</v>
+        <v>422</v>
       </c>
       <c r="B108" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C108" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>438</v>
+        <v>77</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
       <c r="H108" t="s">
-        <v>452</v>
+        <v>424</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>455</v>
+        <v>425</v>
       </c>
       <c r="B109" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C109" t="s">
-        <v>62</v>
+        <v>238</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>456</v>
+        <v>426</v>
       </c>
       <c r="H109" t="s">
-        <v>457</v>
+        <v>427</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>458</v>
+        <v>428</v>
       </c>
       <c r="B110" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C110" t="s">
-        <v>67</v>
+        <v>242</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>459</v>
+        <v>101</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>460</v>
+        <v>429</v>
       </c>
       <c r="H110" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="B111" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C111" t="s">
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>463</v>
+        <v>432</v>
       </c>
       <c r="H111" t="s">
-        <v>464</v>
+        <v>433</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>465</v>
+        <v>434</v>
       </c>
       <c r="B112" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C112" t="s">
-        <v>76</v>
+        <v>435</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>466</v>
+        <v>436</v>
       </c>
       <c r="H112" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>468</v>
+        <v>438</v>
       </c>
       <c r="B113" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C113" t="s">
-        <v>138</v>
+        <v>439</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>469</v>
+        <v>440</v>
       </c>
       <c r="H113" t="s">
-        <v>470</v>
+        <v>441</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>471</v>
+        <v>442</v>
       </c>
       <c r="B114" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C114" t="s">
-        <v>142</v>
+        <v>443</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>472</v>
+        <v>444</v>
       </c>
       <c r="H114" t="s">
-        <v>473</v>
+        <v>445</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>474</v>
+        <v>446</v>
       </c>
       <c r="B115" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C115" t="s">
-        <v>146</v>
+        <v>447</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>101</v>
+        <v>448</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>475</v>
+        <v>449</v>
       </c>
       <c r="H115" t="s">
-        <v>476</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>477</v>
+        <v>451</v>
       </c>
       <c r="B116" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C116" t="s">
-        <v>150</v>
+        <v>452</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>101</v>
+        <v>448</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>478</v>
+        <v>453</v>
       </c>
       <c r="H116" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="B117" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C117" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>101</v>
+        <v>457</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="H117" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="B118" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C118" t="s">
-        <v>158</v>
+        <v>461</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>101</v>
+        <v>372</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>484</v>
+        <v>462</v>
       </c>
       <c r="H118" t="s">
-        <v>485</v>
+        <v>463</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="B119" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C119" t="s">
-        <v>162</v>
+        <v>465</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>101</v>
+        <v>372</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>487</v>
+        <v>466</v>
       </c>
       <c r="H119" t="s">
-        <v>488</v>
+        <v>467</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>489</v>
+        <v>468</v>
       </c>
       <c r="B120" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C120" t="s">
-        <v>166</v>
+        <v>469</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>490</v>
+        <v>470</v>
       </c>
       <c r="H120" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
       <c r="B121" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C121" t="s">
-        <v>171</v>
+        <v>473</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>493</v>
+        <v>474</v>
       </c>
       <c r="H121" t="s">
-        <v>494</v>
+        <v>475</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>495</v>
+        <v>476</v>
       </c>
       <c r="B122" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C122" t="s">
-        <v>175</v>
+        <v>477</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="H122" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>498</v>
+        <v>480</v>
       </c>
       <c r="B123" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C123" t="s">
-        <v>180</v>
+        <v>481</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="H123" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="B124" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C124" t="s">
-        <v>185</v>
+        <v>485</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>77</v>
+        <v>372</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="H124" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="B125" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C125" t="s">
-        <v>190</v>
+        <v>489</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>77</v>
+        <v>490</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>505</v>
+        <v>491</v>
       </c>
       <c r="H125" t="s">
-        <v>506</v>
+        <v>492</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="B126" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C126" t="s">
-        <v>194</v>
+        <v>494</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="H126" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="B127" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C127" t="s">
-        <v>198</v>
+        <v>498</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>77</v>
+        <v>166</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="H127" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="B128" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C128" t="s">
-        <v>202</v>
+        <v>502</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="H128" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="B129" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C129" t="s">
-        <v>206</v>
+        <v>506</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="H129" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="B130" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C130" t="s">
-        <v>210</v>
+        <v>510</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="H130" t="s">
-        <v>521</v>
+        <v>512</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="B131" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C131" t="s">
-        <v>214</v>
+        <v>514</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>77</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="H131" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="B132" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C132" t="s">
-        <v>219</v>
+        <v>518</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="H132" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="B133" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C133" t="s">
-        <v>224</v>
+        <v>522</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>105</v>
+        <v>243</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="H133" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="B134" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C134" t="s">
-        <v>228</v>
+        <v>526</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>532</v>
+        <v>372</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="H134" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="B135" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C135" t="s">
-        <v>233</v>
+        <v>530</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>93</v>
+        <v>243</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="H135" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B136" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="C136" t="s">
-        <v>237</v>
+        <v>534</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>535</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="H136" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>538</v>
+      </c>
+      <c r="B137" t="s">
+        <v>251</v>
+      </c>
+      <c r="C137" t="s">
+        <v>539</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H137" t="s">
         <v>541</v>
-      </c>
-[...19 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>542</v>
+      </c>
+      <c r="B138" t="s">
+        <v>543</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>372</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>546</v>
+      </c>
+      <c r="B139" t="s">
+        <v>543</v>
+      </c>
+      <c r="C139" t="s">
+        <v>17</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>372</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>549</v>
+      </c>
+      <c r="B140" t="s">
+        <v>543</v>
+      </c>
+      <c r="C140" t="s">
+        <v>21</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>372</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B140" t="s">
-[...14 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B141" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C141" t="s">
-        <v>259</v>
+        <v>26</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H141" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>555</v>
+      </c>
+      <c r="B142" t="s">
+        <v>543</v>
+      </c>
+      <c r="C142" t="s">
+        <v>30</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
         <v>556</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H142" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>559</v>
       </c>
       <c r="B143" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C143" t="s">
-        <v>267</v>
+        <v>34</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>105</v>
+        <v>560</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H143" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B144" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C144" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>123</v>
+        <v>560</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="H144" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B145" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C145" t="s">
-        <v>276</v>
+        <v>44</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>123</v>
+        <v>556</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H145" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B146" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C146" t="s">
-        <v>281</v>
+        <v>48</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>123</v>
+        <v>556</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="H146" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B147" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C147" t="s">
-        <v>285</v>
+        <v>52</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>105</v>
+        <v>560</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="H147" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B148" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C148" t="s">
-        <v>290</v>
+        <v>57</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H148" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>577</v>
+      </c>
+      <c r="B149" t="s">
+        <v>543</v>
+      </c>
+      <c r="C149" t="s">
+        <v>62</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>77</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="B149" t="s">
-[...14 lines deleted...]
-      <c r="G149" s="1" t="s">
+      <c r="H149" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>580</v>
+      </c>
+      <c r="B150" t="s">
+        <v>543</v>
+      </c>
+      <c r="C150" t="s">
+        <v>67</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
         <v>581</v>
       </c>
-      <c r="B150" t="s">
-[...11 lines deleted...]
-      <c r="F150" t="s">
+      <c r="G150" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>584</v>
+      </c>
+      <c r="B151" t="s">
+        <v>543</v>
+      </c>
+      <c r="C151" t="s">
+        <v>72</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>148</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="B151" t="s">
-[...14 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>587</v>
+      </c>
+      <c r="B152" t="s">
+        <v>543</v>
+      </c>
+      <c r="C152" t="s">
+        <v>76</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>148</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="B152" t="s">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>590</v>
+      </c>
+      <c r="B153" t="s">
+        <v>543</v>
+      </c>
+      <c r="C153" t="s">
+        <v>81</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>148</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="B153" t="s">
-[...11 lines deleted...]
-      <c r="F153" t="s">
+      <c r="H153" t="s">
         <v>592</v>
-      </c>
-[...4 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>593</v>
+      </c>
+      <c r="B154" t="s">
+        <v>543</v>
+      </c>
+      <c r="C154" t="s">
+        <v>86</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>148</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H154" t="s">
         <v>595</v>
-      </c>
-[...19 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B155" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C155" t="s">
-        <v>319</v>
+        <v>91</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>596</v>
+        <v>148</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="H155" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B156" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C156" t="s">
-        <v>323</v>
+        <v>96</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="H156" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B157" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C157" t="s">
-        <v>328</v>
+        <v>100</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>350</v>
+        <v>148</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="H157" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B158" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C158" t="s">
-        <v>332</v>
+        <v>105</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>123</v>
+        <v>148</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="H158" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B159" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C159" t="s">
-        <v>337</v>
+        <v>109</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>105</v>
+        <v>148</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="H159" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B160" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C160" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="H160" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B161" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C161" t="s">
-        <v>345</v>
+        <v>117</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>77</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="H161" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B162" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C162" t="s">
-        <v>349</v>
+        <v>121</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="H162" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B163" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C163" t="s">
-        <v>354</v>
+        <v>125</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="H163" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="B164" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C164" t="s">
-        <v>358</v>
+        <v>129</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="H164" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="B165" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C165" t="s">
-        <v>362</v>
+        <v>133</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="H165" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B166" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C166" t="s">
-        <v>366</v>
+        <v>137</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="H166" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B167" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C167" t="s">
-        <v>371</v>
+        <v>142</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>636</v>
+        <v>77</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="H167" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B168" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C168" t="s">
-        <v>375</v>
+        <v>147</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>592</v>
+        <v>77</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="H168" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="B169" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C169" t="s">
-        <v>380</v>
+        <v>152</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>575</v>
+        <v>77</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="H169" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="B170" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C170" t="s">
-        <v>384</v>
+        <v>156</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="H170" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B171" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C171" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>649</v>
+        <v>77</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="H171" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="B172" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C172" t="s">
-        <v>392</v>
+        <v>165</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>653</v>
+        <v>87</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="H172" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="B173" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C173" t="s">
-        <v>396</v>
+        <v>170</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="H173" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="B174" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C174" t="s">
-        <v>400</v>
+        <v>174</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="H174" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="B175" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C175" t="s">
-        <v>404</v>
+        <v>178</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>660</v>
+        <v>87</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="H175" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="B176" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C176" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="H176" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="B177" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C177" t="s">
-        <v>412</v>
+        <v>186</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="H177" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="B178" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C178" t="s">
-        <v>417</v>
+        <v>190</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>350</v>
+        <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="H178" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="B179" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C179" t="s">
-        <v>676</v>
+        <v>194</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>592</v>
+        <v>148</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="H179" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B180" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C180" t="s">
-        <v>680</v>
+        <v>198</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>123</v>
+        <v>148</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="H180" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="B181" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C181" t="s">
-        <v>684</v>
+        <v>202</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="H181" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="B182" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C182" t="s">
-        <v>688</v>
+        <v>206</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>689</v>
+        <v>243</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>690</v>
+        <v>679</v>
       </c>
       <c r="H182" t="s">
-        <v>691</v>
+        <v>680</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="B183" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C183" t="s">
-        <v>693</v>
+        <v>210</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>434</v>
+        <v>243</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>694</v>
+        <v>682</v>
       </c>
       <c r="H183" t="s">
-        <v>695</v>
+        <v>683</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>696</v>
+        <v>684</v>
       </c>
       <c r="B184" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C184" t="s">
-        <v>697</v>
+        <v>214</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>689</v>
+        <v>82</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>698</v>
+        <v>685</v>
       </c>
       <c r="H184" t="s">
-        <v>699</v>
+        <v>686</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>700</v>
+        <v>687</v>
       </c>
       <c r="B185" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C185" t="s">
-        <v>701</v>
+        <v>218</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>702</v>
+        <v>82</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="H185" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="B186" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C186" t="s">
-        <v>706</v>
+        <v>222</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>707</v>
+        <v>691</v>
       </c>
       <c r="H186" t="s">
-        <v>708</v>
+        <v>692</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>709</v>
+        <v>693</v>
       </c>
       <c r="B187" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C187" t="s">
-        <v>710</v>
+        <v>226</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>711</v>
+        <v>243</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>712</v>
+        <v>694</v>
       </c>
       <c r="H187" t="s">
-        <v>713</v>
+        <v>695</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>714</v>
+        <v>696</v>
       </c>
       <c r="B188" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C188" t="s">
-        <v>715</v>
+        <v>230</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>123</v>
+        <v>697</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="H188" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="B189" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C189" t="s">
-        <v>719</v>
+        <v>234</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="H189" t="s">
-        <v>721</v>
+        <v>702</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>722</v>
+        <v>703</v>
       </c>
       <c r="B190" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C190" t="s">
-        <v>723</v>
+        <v>238</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>704</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>724</v>
+        <v>705</v>
       </c>
       <c r="H190" t="s">
-        <v>725</v>
+        <v>706</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>726</v>
+        <v>707</v>
       </c>
       <c r="B191" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C191" t="s">
-        <v>727</v>
+        <v>242</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>697</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>728</v>
+        <v>708</v>
       </c>
       <c r="H191" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="B192" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C192" t="s">
-        <v>731</v>
+        <v>247</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>732</v>
+        <v>697</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>733</v>
+        <v>711</v>
       </c>
       <c r="H192" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>735</v>
+        <v>713</v>
       </c>
       <c r="B193" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C193" t="s">
-        <v>736</v>
+        <v>435</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>737</v>
+        <v>714</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>738</v>
+        <v>715</v>
       </c>
       <c r="H193" t="s">
-        <v>739</v>
+        <v>716</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>740</v>
+        <v>717</v>
       </c>
       <c r="B194" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C194" t="s">
-        <v>741</v>
+        <v>439</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>718</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>742</v>
+        <v>719</v>
       </c>
       <c r="H194" t="s">
-        <v>743</v>
+        <v>720</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>744</v>
+        <v>721</v>
       </c>
       <c r="B195" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C195" t="s">
-        <v>745</v>
+        <v>443</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>718</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>746</v>
+        <v>722</v>
       </c>
       <c r="H195" t="s">
-        <v>747</v>
+        <v>723</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>748</v>
+        <v>724</v>
       </c>
       <c r="B196" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C196" t="s">
-        <v>749</v>
+        <v>447</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>229</v>
+        <v>148</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="H196" t="s">
-        <v>751</v>
+        <v>726</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>752</v>
+        <v>727</v>
       </c>
       <c r="B197" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C197" t="s">
-        <v>753</v>
+        <v>452</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>754</v>
+        <v>143</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>755</v>
+        <v>728</v>
       </c>
       <c r="H197" t="s">
-        <v>756</v>
+        <v>729</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>757</v>
+        <v>730</v>
       </c>
       <c r="B198" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C198" t="s">
-        <v>758</v>
+        <v>456</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>759</v>
+        <v>82</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>760</v>
+        <v>731</v>
       </c>
       <c r="H198" t="s">
-        <v>761</v>
+        <v>732</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>762</v>
+        <v>733</v>
       </c>
       <c r="B199" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C199" t="s">
-        <v>763</v>
+        <v>461</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>105</v>
+        <v>243</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>764</v>
+        <v>734</v>
       </c>
       <c r="H199" t="s">
-        <v>765</v>
+        <v>735</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>766</v>
+        <v>736</v>
       </c>
       <c r="B200" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C200" t="s">
-        <v>767</v>
+        <v>465</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>768</v>
+        <v>737</v>
       </c>
       <c r="H200" t="s">
-        <v>769</v>
+        <v>738</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>770</v>
+        <v>739</v>
       </c>
       <c r="B201" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C201" t="s">
-        <v>771</v>
+        <v>469</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>772</v>
+        <v>740</v>
       </c>
       <c r="H201" t="s">
-        <v>773</v>
+        <v>741</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>774</v>
+        <v>742</v>
       </c>
       <c r="B202" t="s">
-        <v>421</v>
+        <v>543</v>
       </c>
       <c r="C202" t="s">
-        <v>775</v>
+        <v>473</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>776</v>
+        <v>13</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="H202" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>779</v>
+        <v>745</v>
       </c>
       <c r="B203" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C203" t="s">
-        <v>10</v>
+        <v>477</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>781</v>
+        <v>746</v>
       </c>
       <c r="H203" t="s">
-        <v>782</v>
+        <v>747</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>783</v>
+        <v>748</v>
       </c>
       <c r="B204" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C204" t="s">
-        <v>17</v>
+        <v>481</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>784</v>
+        <v>749</v>
       </c>
       <c r="H204" t="s">
-        <v>785</v>
+        <v>750</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>786</v>
+        <v>751</v>
       </c>
       <c r="B205" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C205" t="s">
-        <v>21</v>
+        <v>485</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>787</v>
+        <v>752</v>
       </c>
       <c r="H205" t="s">
-        <v>788</v>
+        <v>753</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>789</v>
+        <v>754</v>
       </c>
       <c r="B206" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C206" t="s">
-        <v>26</v>
+        <v>489</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>592</v>
+        <v>87</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>790</v>
+        <v>755</v>
       </c>
       <c r="H206" t="s">
-        <v>791</v>
+        <v>756</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>792</v>
+        <v>757</v>
       </c>
       <c r="B207" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C207" t="s">
-        <v>30</v>
+        <v>494</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>93</v>
+        <v>758</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>793</v>
+        <v>759</v>
       </c>
       <c r="H207" t="s">
-        <v>794</v>
+        <v>760</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>795</v>
+        <v>761</v>
       </c>
       <c r="B208" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C208" t="s">
-        <v>34</v>
+        <v>498</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>77</v>
+        <v>714</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>796</v>
+        <v>762</v>
       </c>
       <c r="H208" t="s">
-        <v>797</v>
+        <v>763</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>798</v>
+        <v>764</v>
       </c>
       <c r="B209" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C209" t="s">
-        <v>39</v>
+        <v>502</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>93</v>
+        <v>697</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>799</v>
+        <v>765</v>
       </c>
       <c r="H209" t="s">
-        <v>800</v>
+        <v>766</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>801</v>
+        <v>767</v>
       </c>
       <c r="B210" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C210" t="s">
-        <v>44</v>
+        <v>506</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>649</v>
+        <v>87</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>802</v>
+        <v>768</v>
       </c>
       <c r="H210" t="s">
-        <v>803</v>
+        <v>769</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>804</v>
+        <v>770</v>
       </c>
       <c r="B211" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C211" t="s">
-        <v>48</v>
+        <v>510</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>805</v>
+        <v>771</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>806</v>
+        <v>772</v>
       </c>
       <c r="H211" t="s">
-        <v>807</v>
+        <v>773</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>808</v>
+        <v>774</v>
       </c>
       <c r="B212" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C212" t="s">
-        <v>52</v>
+        <v>514</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>229</v>
+        <v>775</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>809</v>
+        <v>776</v>
       </c>
       <c r="H212" t="s">
-        <v>810</v>
+        <v>777</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>811</v>
+        <v>778</v>
       </c>
       <c r="B213" t="s">
+        <v>543</v>
+      </c>
+      <c r="C213" t="s">
+        <v>518</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H213" t="s">
         <v>780</v>
-      </c>
-[...16 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>814</v>
+        <v>781</v>
       </c>
       <c r="B214" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C214" t="s">
-        <v>62</v>
+        <v>522</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>229</v>
+        <v>782</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>815</v>
+        <v>783</v>
       </c>
       <c r="H214" t="s">
-        <v>816</v>
+        <v>784</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>817</v>
+        <v>785</v>
       </c>
       <c r="B215" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C215" t="s">
-        <v>67</v>
+        <v>526</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>101</v>
+        <v>782</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>818</v>
+        <v>786</v>
       </c>
       <c r="H215" t="s">
-        <v>819</v>
+        <v>787</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>820</v>
+        <v>788</v>
       </c>
       <c r="B216" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C216" t="s">
-        <v>72</v>
+        <v>530</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>821</v>
+        <v>789</v>
       </c>
       <c r="H216" t="s">
-        <v>822</v>
+        <v>790</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>823</v>
+        <v>791</v>
       </c>
       <c r="B217" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C217" t="s">
-        <v>76</v>
+        <v>534</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>649</v>
+        <v>148</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="H217" t="s">
-        <v>825</v>
+        <v>793</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>826</v>
+        <v>794</v>
       </c>
       <c r="B218" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C218" t="s">
-        <v>138</v>
+        <v>539</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>649</v>
+        <v>143</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>827</v>
+        <v>795</v>
       </c>
       <c r="H218" t="s">
-        <v>828</v>
+        <v>796</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>829</v>
+        <v>797</v>
       </c>
       <c r="B219" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C219" t="s">
-        <v>142</v>
+        <v>798</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>830</v>
+        <v>714</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>831</v>
+        <v>799</v>
       </c>
       <c r="H219" t="s">
-        <v>832</v>
+        <v>800</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>833</v>
+        <v>801</v>
       </c>
       <c r="B220" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C220" t="s">
-        <v>146</v>
+        <v>802</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>303</v>
+        <v>82</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>834</v>
+        <v>803</v>
       </c>
       <c r="H220" t="s">
-        <v>835</v>
+        <v>804</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>836</v>
+        <v>805</v>
       </c>
       <c r="B221" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C221" t="s">
-        <v>150</v>
+        <v>806</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>649</v>
+        <v>77</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>837</v>
+        <v>807</v>
       </c>
       <c r="H221" t="s">
-        <v>838</v>
+        <v>808</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>839</v>
+        <v>809</v>
       </c>
       <c r="B222" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C222" t="s">
-        <v>154</v>
+        <v>810</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>324</v>
+        <v>811</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>840</v>
+        <v>812</v>
       </c>
       <c r="H222" t="s">
-        <v>841</v>
+        <v>813</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>842</v>
+        <v>814</v>
       </c>
       <c r="B223" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C223" t="s">
-        <v>158</v>
+        <v>815</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>229</v>
+        <v>556</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>843</v>
+        <v>816</v>
       </c>
       <c r="H223" t="s">
-        <v>844</v>
+        <v>817</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>845</v>
+        <v>818</v>
       </c>
       <c r="B224" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C224" t="s">
-        <v>162</v>
+        <v>819</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>350</v>
+        <v>811</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>846</v>
+        <v>820</v>
       </c>
       <c r="H224" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>848</v>
+        <v>822</v>
       </c>
       <c r="B225" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C225" t="s">
-        <v>166</v>
+        <v>823</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>77</v>
+        <v>824</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>849</v>
+        <v>825</v>
       </c>
       <c r="H225" t="s">
-        <v>850</v>
+        <v>826</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>851</v>
+        <v>827</v>
       </c>
       <c r="B226" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C226" t="s">
-        <v>171</v>
+        <v>828</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>852</v>
+        <v>829</v>
       </c>
       <c r="H226" t="s">
-        <v>853</v>
+        <v>830</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>854</v>
+        <v>831</v>
       </c>
       <c r="B227" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C227" t="s">
-        <v>175</v>
+        <v>832</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>855</v>
+        <v>833</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>856</v>
+        <v>834</v>
       </c>
       <c r="H227" t="s">
-        <v>857</v>
+        <v>835</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>858</v>
+        <v>836</v>
       </c>
       <c r="B228" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C228" t="s">
-        <v>180</v>
+        <v>837</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>592</v>
+        <v>82</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>859</v>
+        <v>838</v>
       </c>
       <c r="H228" t="s">
-        <v>860</v>
+        <v>839</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>861</v>
+        <v>840</v>
       </c>
       <c r="B229" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C229" t="s">
-        <v>185</v>
+        <v>841</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>582</v>
+        <v>148</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>862</v>
+        <v>842</v>
       </c>
       <c r="H229" t="s">
-        <v>863</v>
+        <v>843</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>864</v>
+        <v>844</v>
       </c>
       <c r="B230" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C230" t="s">
-        <v>190</v>
+        <v>845</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>865</v>
+        <v>846</v>
       </c>
       <c r="H230" t="s">
-        <v>866</v>
+        <v>847</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="B231" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C231" t="s">
-        <v>194</v>
+        <v>849</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>868</v>
+        <v>850</v>
       </c>
       <c r="H231" t="s">
-        <v>869</v>
+        <v>851</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>870</v>
+        <v>852</v>
       </c>
       <c r="B232" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C232" t="s">
-        <v>198</v>
+        <v>853</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>93</v>
+        <v>854</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
       <c r="H232" t="s">
-        <v>872</v>
+        <v>856</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>873</v>
+        <v>857</v>
       </c>
       <c r="B233" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C233" t="s">
-        <v>202</v>
+        <v>858</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>105</v>
+        <v>859</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>874</v>
+        <v>860</v>
       </c>
       <c r="H233" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>876</v>
+        <v>862</v>
       </c>
       <c r="B234" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C234" t="s">
-        <v>206</v>
+        <v>863</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="H234" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>879</v>
+        <v>866</v>
       </c>
       <c r="B235" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C235" t="s">
-        <v>210</v>
+        <v>867</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>880</v>
+        <v>868</v>
       </c>
       <c r="H235" t="s">
-        <v>881</v>
+        <v>869</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>882</v>
+        <v>870</v>
       </c>
       <c r="B236" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C236" t="s">
-        <v>214</v>
+        <v>871</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>13</v>
+        <v>372</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="H236" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="B237" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C237" t="s">
-        <v>219</v>
+        <v>875</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>649</v>
+        <v>876</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>886</v>
+        <v>877</v>
       </c>
       <c r="H237" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="B238" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C238" t="s">
-        <v>224</v>
+        <v>880</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>592</v>
+        <v>881</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="H238" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="B239" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C239" t="s">
-        <v>228</v>
+        <v>885</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>649</v>
+        <v>243</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="H239" t="s">
-        <v>893</v>
+        <v>887</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="B240" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C240" t="s">
-        <v>233</v>
+        <v>889</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>434</v>
+        <v>148</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="H240" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="B241" t="s">
-        <v>780</v>
+        <v>543</v>
       </c>
       <c r="C241" t="s">
-        <v>237</v>
+        <v>893</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>229</v>
+        <v>148</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="H241" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>896</v>
+      </c>
+      <c r="B242" t="s">
+        <v>543</v>
+      </c>
+      <c r="C242" t="s">
+        <v>897</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>898</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H242" t="s">
         <v>900</v>
-      </c>
-[...19 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>901</v>
+      </c>
+      <c r="B243" t="s">
+        <v>902</v>
+      </c>
+      <c r="C243" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>243</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="B243" t="s">
-[...14 lines deleted...]
-      <c r="G243" s="1" t="s">
+      <c r="H243" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>905</v>
+      </c>
+      <c r="B244" t="s">
+        <v>902</v>
+      </c>
+      <c r="C244" t="s">
+        <v>17</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>148</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B244" t="s">
-[...11 lines deleted...]
-      <c r="F244" t="s">
+      <c r="H244" t="s">
         <v>907</v>
-      </c>
-[...4 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>908</v>
+      </c>
+      <c r="B245" t="s">
+        <v>902</v>
+      </c>
+      <c r="C245" t="s">
+        <v>21</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>87</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H245" t="s">
         <v>910</v>
-      </c>
-[...19 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>911</v>
+      </c>
+      <c r="B246" t="s">
+        <v>902</v>
+      </c>
+      <c r="C246" t="s">
+        <v>26</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>714</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H246" t="s">
         <v>913</v>
-      </c>
-[...19 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>914</v>
+      </c>
+      <c r="B247" t="s">
+        <v>902</v>
+      </c>
+      <c r="C247" t="s">
+        <v>30</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>87</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H247" t="s">
         <v>916</v>
-      </c>
-[...19 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>917</v>
+      </c>
+      <c r="B248" t="s">
+        <v>902</v>
+      </c>
+      <c r="C248" t="s">
+        <v>34</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>77</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H248" t="s">
         <v>919</v>
-      </c>
-[...19 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>920</v>
+      </c>
+      <c r="B249" t="s">
+        <v>902</v>
+      </c>
+      <c r="C249" t="s">
+        <v>39</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>87</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H249" t="s">
         <v>922</v>
-      </c>
-[...19 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="B250" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C250" t="s">
-        <v>276</v>
+        <v>44</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250" t="s">
         <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>649</v>
+        <v>771</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="H250" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>926</v>
+      </c>
+      <c r="B251" t="s">
+        <v>902</v>
+      </c>
+      <c r="C251" t="s">
+        <v>48</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>927</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H251" t="s">
         <v>929</v>
-      </c>
-[...19 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>930</v>
+      </c>
+      <c r="B252" t="s">
+        <v>902</v>
+      </c>
+      <c r="C252" t="s">
+        <v>52</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>372</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H252" t="s">
         <v>932</v>
-      </c>
-[...19 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>933</v>
+      </c>
+      <c r="B253" t="s">
+        <v>902</v>
+      </c>
+      <c r="C253" t="s">
+        <v>57</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>372</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H253" t="s">
         <v>935</v>
-      </c>
-[...19 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="B254" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C254" t="s">
-        <v>294</v>
+        <v>62</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254" t="s">
         <v>12</v>
       </c>
       <c r="F254" t="s">
-        <v>940</v>
+        <v>372</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="H254" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="B255" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C255" t="s">
-        <v>298</v>
+        <v>67</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255" t="s">
         <v>12</v>
       </c>
       <c r="F255" t="s">
-        <v>220</v>
+        <v>148</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="H255" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="B256" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C256" t="s">
-        <v>302</v>
+        <v>72</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
       <c r="F256" t="s">
-        <v>947</v>
+        <v>148</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="H256" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="B257" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C257" t="s">
-        <v>307</v>
+        <v>76</v>
       </c>
       <c r="D257" t="s">
         <v>11</v>
       </c>
       <c r="E257" t="s">
         <v>12</v>
       </c>
       <c r="F257" t="s">
-        <v>951</v>
+        <v>771</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
       <c r="H257" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>954</v>
+        <v>948</v>
       </c>
       <c r="B258" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C258" t="s">
-        <v>311</v>
+        <v>81</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258" t="s">
         <v>12</v>
       </c>
       <c r="F258" t="s">
-        <v>955</v>
+        <v>771</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="H258" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="B259" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C259" t="s">
-        <v>315</v>
+        <v>86</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
-        <v>105</v>
+        <v>952</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="H259" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="B260" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C260" t="s">
-        <v>319</v>
+        <v>91</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>649</v>
+        <v>101</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="H260" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="B261" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C261" t="s">
-        <v>323</v>
+        <v>96</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>582</v>
+        <v>771</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="H261" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="B262" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C262" t="s">
-        <v>328</v>
+        <v>100</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>575</v>
+        <v>448</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="H262" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>970</v>
+        <v>964</v>
       </c>
       <c r="B263" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C263" t="s">
-        <v>332</v>
+        <v>105</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263" t="s">
         <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>105</v>
+        <v>372</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="H263" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="B264" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C264" t="s">
-        <v>337</v>
+        <v>109</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>575</v>
+        <v>143</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="H264" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="B265" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C265" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>977</v>
+        <v>77</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="H265" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>980</v>
+        <v>973</v>
       </c>
       <c r="B266" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C266" t="s">
-        <v>345</v>
+        <v>117</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>977</v>
+        <v>77</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="H266" t="s">
-        <v>982</v>
+        <v>975</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="B267" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C267" t="s">
-        <v>349</v>
+        <v>121</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>984</v>
+        <v>977</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>985</v>
+        <v>978</v>
       </c>
       <c r="H267" t="s">
-        <v>986</v>
+        <v>979</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
       <c r="B268" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C268" t="s">
-        <v>354</v>
+        <v>125</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>988</v>
+        <v>714</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="H268" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="B269" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C269" t="s">
-        <v>358</v>
+        <v>129</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>988</v>
+        <v>704</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="H269" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="B270" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C270" t="s">
-        <v>362</v>
+        <v>133</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270" t="s">
         <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>995</v>
+        <v>87</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="H270" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>998</v>
+        <v>989</v>
       </c>
       <c r="B271" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C271" t="s">
-        <v>366</v>
+        <v>137</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271" t="s">
         <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>999</v>
+        <v>990</v>
       </c>
       <c r="H271" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
       <c r="B272" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C272" t="s">
-        <v>371</v>
+        <v>142</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272" t="s">
         <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="H272" t="s">
-        <v>1003</v>
+        <v>994</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1004</v>
+        <v>995</v>
       </c>
       <c r="B273" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C273" t="s">
-        <v>375</v>
+        <v>147</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273" t="s">
         <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>101</v>
+        <v>243</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="H273" t="s">
-        <v>1006</v>
+        <v>997</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1007</v>
+        <v>998</v>
       </c>
       <c r="B274" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C274" t="s">
-        <v>380</v>
+        <v>152</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274" t="s">
         <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>77</v>
+        <v>243</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1008</v>
+        <v>999</v>
       </c>
       <c r="H274" t="s">
-        <v>1009</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
       <c r="B275" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C275" t="s">
-        <v>384</v>
+        <v>156</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
       <c r="H275" t="s">
-        <v>1012</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1013</v>
+        <v>1004</v>
       </c>
       <c r="B276" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C276" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1014</v>
+        <v>1005</v>
       </c>
       <c r="H276" t="s">
-        <v>1015</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1016</v>
+        <v>1007</v>
       </c>
       <c r="B277" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C277" t="s">
-        <v>392</v>
+        <v>165</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>575</v>
+        <v>771</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="H277" t="s">
-        <v>1018</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
       <c r="B278" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C278" t="s">
-        <v>396</v>
+        <v>170</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>995</v>
+        <v>714</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="H278" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1022</v>
+        <v>1013</v>
       </c>
       <c r="B279" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C279" t="s">
-        <v>400</v>
+        <v>174</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>1023</v>
+        <v>771</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="H279" t="s">
-        <v>1025</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1026</v>
+        <v>1016</v>
       </c>
       <c r="B280" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C280" t="s">
-        <v>404</v>
+        <v>178</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>649</v>
+        <v>556</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1027</v>
+        <v>1017</v>
       </c>
       <c r="H280" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1029</v>
+        <v>1019</v>
       </c>
       <c r="B281" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C281" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>1030</v>
+        <v>372</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1031</v>
+        <v>1020</v>
       </c>
       <c r="H281" t="s">
-        <v>1032</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1033</v>
+        <v>1022</v>
       </c>
       <c r="B282" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C282" t="s">
-        <v>412</v>
+        <v>186</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>1034</v>
+        <v>448</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1035</v>
+        <v>1023</v>
       </c>
       <c r="H282" t="s">
-        <v>1036</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1037</v>
+        <v>1025</v>
       </c>
       <c r="B283" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C283" t="s">
-        <v>417</v>
+        <v>190</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1038</v>
+        <v>1026</v>
       </c>
       <c r="H283" t="s">
-        <v>1039</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1040</v>
+        <v>1028</v>
       </c>
       <c r="B284" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C284" t="s">
-        <v>676</v>
+        <v>194</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>101</v>
+        <v>1029</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1041</v>
+        <v>1030</v>
       </c>
       <c r="H284" t="s">
-        <v>1042</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1043</v>
+        <v>1032</v>
       </c>
       <c r="B285" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C285" t="s">
-        <v>680</v>
+        <v>198</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>101</v>
+        <v>372</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
       <c r="H285" t="s">
-        <v>1045</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1046</v>
+        <v>1035</v>
       </c>
       <c r="B286" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C286" t="s">
-        <v>684</v>
+        <v>202</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1047</v>
+        <v>1036</v>
       </c>
       <c r="H286" t="s">
-        <v>1048</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="B287" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C287" t="s">
-        <v>688</v>
+        <v>206</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>13</v>
+        <v>556</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1050</v>
+        <v>1039</v>
       </c>
       <c r="H287" t="s">
-        <v>1051</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1052</v>
+        <v>1041</v>
       </c>
       <c r="B288" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C288" t="s">
-        <v>693</v>
+        <v>210</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1053</v>
+        <v>1042</v>
       </c>
       <c r="H288" t="s">
-        <v>1054</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1055</v>
+        <v>1044</v>
       </c>
       <c r="B289" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C289" t="s">
-        <v>697</v>
+        <v>214</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>1056</v>
+        <v>1045</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1057</v>
+        <v>1046</v>
       </c>
       <c r="H289" t="s">
-        <v>1058</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1059</v>
+        <v>1048</v>
       </c>
       <c r="B290" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C290" t="s">
-        <v>701</v>
+        <v>218</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>101</v>
+        <v>771</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1060</v>
+        <v>1049</v>
       </c>
       <c r="H290" t="s">
-        <v>1061</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1062</v>
+        <v>1051</v>
       </c>
       <c r="B291" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C291" t="s">
-        <v>706</v>
+        <v>222</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>229</v>
+        <v>556</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1063</v>
+        <v>1052</v>
       </c>
       <c r="H291" t="s">
-        <v>1064</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1065</v>
+        <v>1054</v>
       </c>
       <c r="B292" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C292" t="s">
-        <v>710</v>
+        <v>226</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1066</v>
+        <v>1055</v>
       </c>
       <c r="H292" t="s">
-        <v>1067</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1068</v>
+        <v>1057</v>
       </c>
       <c r="B293" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C293" t="s">
-        <v>715</v>
+        <v>230</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>77</v>
+        <v>1058</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1069</v>
+        <v>1059</v>
       </c>
       <c r="H293" t="s">
-        <v>1070</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1071</v>
+        <v>1061</v>
       </c>
       <c r="B294" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C294" t="s">
-        <v>719</v>
+        <v>234</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>13</v>
+        <v>1062</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="H294" t="s">
-        <v>1073</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="B295" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C295" t="s">
-        <v>723</v>
+        <v>238</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>649</v>
+        <v>365</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
       <c r="H295" t="s">
-        <v>1076</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1077</v>
+        <v>1068</v>
       </c>
       <c r="B296" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C296" t="s">
-        <v>727</v>
+        <v>242</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>1069</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1078</v>
+        <v>1070</v>
       </c>
       <c r="H296" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1080</v>
+        <v>1072</v>
       </c>
       <c r="B297" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C297" t="s">
-        <v>731</v>
+        <v>247</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>229</v>
+        <v>1073</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
       <c r="H297" t="s">
-        <v>1082</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="B298" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C298" t="s">
-        <v>736</v>
+        <v>435</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>13</v>
+        <v>1077</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1084</v>
+        <v>1078</v>
       </c>
       <c r="H298" t="s">
-        <v>1085</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="B299" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C299" t="s">
-        <v>741</v>
+        <v>439</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>77</v>
+        <v>243</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
       <c r="H299" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="B300" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="C300" t="s">
-        <v>745</v>
+        <v>443</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>101</v>
+        <v>771</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="H300" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="B301" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C301" t="s">
-        <v>10</v>
+        <v>447</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>13</v>
+        <v>704</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="H301" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="B302" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C302" t="s">
-        <v>17</v>
+        <v>452</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>434</v>
+        <v>697</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="H302" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="B303" t="s">
+        <v>902</v>
+      </c>
+      <c r="C303" t="s">
+        <v>456</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>243</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1093</v>
       </c>
-      <c r="C303" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H303" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="B304" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C304" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>575</v>
+        <v>697</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="H304" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="B305" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C305" t="s">
-        <v>30</v>
+        <v>465</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="H305" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="B306" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C306" t="s">
-        <v>34</v>
+        <v>469</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>77</v>
+        <v>1099</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="H306" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="B307" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C307" t="s">
-        <v>39</v>
+        <v>473</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="H307" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="B308" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C308" t="s">
-        <v>44</v>
+        <v>477</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>592</v>
+        <v>1110</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="H308" t="s">
-        <v>1118</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1119</v>
+        <v>1113</v>
       </c>
       <c r="B309" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C309" t="s">
-        <v>48</v>
+        <v>481</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>93</v>
+        <v>1110</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
       <c r="H309" t="s">
-        <v>1121</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="B310" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C310" t="s">
-        <v>52</v>
+        <v>485</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>77</v>
+        <v>1117</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="H310" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
       <c r="B311" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C311" t="s">
-        <v>57</v>
+        <v>489</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="H311" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="B312" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C312" t="s">
-        <v>62</v>
+        <v>494</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="H312" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="B313" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C313" t="s">
-        <v>67</v>
+        <v>498</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313" t="s">
         <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="H313" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="B314" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C314" t="s">
-        <v>72</v>
+        <v>502</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>1135</v>
+        <v>77</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1136</v>
+        <v>1130</v>
       </c>
       <c r="H314" t="s">
-        <v>1137</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1138</v>
+        <v>1132</v>
       </c>
       <c r="B315" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C315" t="s">
-        <v>76</v>
+        <v>506</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>1139</v>
+        <v>77</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1140</v>
+        <v>1133</v>
       </c>
       <c r="H315" t="s">
-        <v>1141</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1142</v>
+        <v>1135</v>
       </c>
       <c r="B316" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C316" t="s">
-        <v>138</v>
+        <v>510</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>1139</v>
+        <v>77</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1143</v>
+        <v>1136</v>
       </c>
       <c r="H316" t="s">
-        <v>1144</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1145</v>
+        <v>1138</v>
       </c>
       <c r="B317" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C317" t="s">
-        <v>142</v>
+        <v>514</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
+        <v>697</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="G317" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H317" t="s">
-        <v>1147</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1148</v>
+        <v>1141</v>
       </c>
       <c r="B318" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C318" t="s">
-        <v>146</v>
+        <v>518</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>1139</v>
+        <v>1117</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1149</v>
+        <v>1142</v>
       </c>
       <c r="H318" t="s">
-        <v>1150</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1151</v>
+        <v>1144</v>
       </c>
       <c r="B319" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C319" t="s">
-        <v>150</v>
+        <v>522</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="H319" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="B320" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C320" t="s">
-        <v>154</v>
+        <v>526</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>1139</v>
+        <v>771</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1155</v>
+        <v>1149</v>
       </c>
       <c r="H320" t="s">
-        <v>1156</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1157</v>
+        <v>1151</v>
       </c>
       <c r="B321" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C321" t="s">
-        <v>158</v>
+        <v>530</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>1158</v>
+        <v>1152</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1159</v>
+        <v>1153</v>
       </c>
       <c r="H321" t="s">
-        <v>1160</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1161</v>
+        <v>1155</v>
       </c>
       <c r="B322" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C322" t="s">
-        <v>162</v>
+        <v>534</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>13</v>
+        <v>1156</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="H322" t="s">
-        <v>1163</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="B323" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C323" t="s">
-        <v>166</v>
+        <v>539</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1165</v>
+        <v>1160</v>
       </c>
       <c r="H323" t="s">
-        <v>1166</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="B324" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C324" t="s">
-        <v>171</v>
+        <v>798</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>1168</v>
+        <v>148</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1169</v>
+        <v>1163</v>
       </c>
       <c r="H324" t="s">
-        <v>1170</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1171</v>
+        <v>1165</v>
       </c>
       <c r="B325" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C325" t="s">
-        <v>175</v>
+        <v>802</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1172</v>
+        <v>1166</v>
       </c>
       <c r="H325" t="s">
-        <v>1173</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1174</v>
+        <v>1168</v>
       </c>
       <c r="B326" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C326" t="s">
-        <v>180</v>
+        <v>806</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1175</v>
+        <v>1169</v>
       </c>
       <c r="H326" t="s">
-        <v>1176</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1177</v>
+        <v>1171</v>
       </c>
       <c r="B327" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C327" t="s">
-        <v>185</v>
+        <v>810</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>324</v>
+        <v>13</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
       <c r="H327" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="B328" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C328" t="s">
-        <v>190</v>
+        <v>815</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>229</v>
+        <v>77</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
       <c r="H328" t="s">
-        <v>1182</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1183</v>
+        <v>1177</v>
       </c>
       <c r="B329" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C329" t="s">
-        <v>194</v>
+        <v>819</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>93</v>
+        <v>1178</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1184</v>
+        <v>1179</v>
       </c>
       <c r="H329" t="s">
-        <v>1185</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1186</v>
+        <v>1181</v>
       </c>
       <c r="B330" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C330" t="s">
-        <v>198</v>
+        <v>823</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>1187</v>
+        <v>148</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="H330" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="B331" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C331" t="s">
-        <v>202</v>
+        <v>828</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>105</v>
+        <v>372</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="H331" t="s">
-        <v>1192</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1193</v>
+        <v>1187</v>
       </c>
       <c r="B332" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C332" t="s">
-        <v>206</v>
+        <v>832</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>1194</v>
+        <v>87</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="H332" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
       <c r="B333" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C333" t="s">
-        <v>214</v>
+        <v>837</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>1198</v>
+        <v>77</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1199</v>
+        <v>1191</v>
       </c>
       <c r="H333" t="s">
-        <v>1200</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1201</v>
+        <v>1193</v>
       </c>
       <c r="B334" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C334" t="s">
-        <v>219</v>
+        <v>841</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>1198</v>
+        <v>13</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1202</v>
+        <v>1194</v>
       </c>
       <c r="H334" t="s">
-        <v>1203</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1204</v>
+        <v>1196</v>
       </c>
       <c r="B335" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C335" t="s">
-        <v>224</v>
+        <v>845</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>229</v>
+        <v>771</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1205</v>
+        <v>1197</v>
       </c>
       <c r="H335" t="s">
-        <v>1206</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1207</v>
+        <v>1199</v>
       </c>
       <c r="B336" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C336" t="s">
-        <v>228</v>
+        <v>849</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>702</v>
+        <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1208</v>
+        <v>1200</v>
       </c>
       <c r="H336" t="s">
-        <v>1209</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1210</v>
+        <v>1202</v>
       </c>
       <c r="B337" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C337" t="s">
-        <v>233</v>
+        <v>853</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>702</v>
+        <v>372</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1211</v>
+        <v>1203</v>
       </c>
       <c r="H337" t="s">
-        <v>1212</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1213</v>
+        <v>1205</v>
       </c>
       <c r="B338" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C338" t="s">
-        <v>237</v>
+        <v>858</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>702</v>
+        <v>13</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1214</v>
+        <v>1206</v>
       </c>
       <c r="H338" t="s">
-        <v>1215</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1216</v>
+        <v>1208</v>
       </c>
       <c r="B339" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C339" t="s">
-        <v>241</v>
+        <v>863</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>702</v>
+        <v>77</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1217</v>
+        <v>1209</v>
       </c>
       <c r="H339" t="s">
-        <v>1218</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1219</v>
+        <v>1211</v>
       </c>
       <c r="B340" t="s">
-        <v>1093</v>
+        <v>902</v>
       </c>
       <c r="C340" t="s">
-        <v>245</v>
+        <v>867</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>702</v>
+        <v>148</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1220</v>
+        <v>1212</v>
       </c>
       <c r="H340" t="s">
-        <v>1221</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1222</v>
+        <v>1214</v>
       </c>
       <c r="B341" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C341" t="s">
-        <v>250</v>
+        <v>10</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>702</v>
+        <v>13</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="H341" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="B342" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C342" t="s">
-        <v>255</v>
+        <v>17</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>702</v>
+        <v>556</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="H342" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="B343" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C343" t="s">
-        <v>259</v>
+        <v>21</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>702</v>
+        <v>77</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="H343" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1231</v>
+        <v>1224</v>
       </c>
       <c r="B344" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C344" t="s">
-        <v>263</v>
+        <v>26</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1232</v>
+        <v>1225</v>
       </c>
       <c r="H344" t="s">
-        <v>1233</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1234</v>
+        <v>1227</v>
       </c>
       <c r="B345" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C345" t="s">
-        <v>267</v>
+        <v>30</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>702</v>
+        <v>1228</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1235</v>
+        <v>1229</v>
       </c>
       <c r="H345" t="s">
-        <v>1236</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1237</v>
+        <v>1231</v>
       </c>
       <c r="B346" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C346" t="s">
-        <v>272</v>
+        <v>34</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346" t="s">
         <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>702</v>
+        <v>77</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1238</v>
+        <v>1232</v>
       </c>
       <c r="H346" t="s">
-        <v>1239</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
       <c r="B347" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C347" t="s">
-        <v>276</v>
+        <v>39</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>702</v>
+        <v>1235</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1241</v>
+        <v>1236</v>
       </c>
       <c r="H347" t="s">
-        <v>1242</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1243</v>
+        <v>1238</v>
       </c>
       <c r="B348" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C348" t="s">
-        <v>281</v>
+        <v>44</v>
       </c>
       <c r="D348" t="s">
         <v>11</v>
       </c>
       <c r="E348" t="s">
         <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1244</v>
+        <v>1239</v>
       </c>
       <c r="H348" t="s">
-        <v>1245</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1246</v>
+        <v>1241</v>
       </c>
       <c r="B349" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C349" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="D349" t="s">
         <v>11</v>
       </c>
       <c r="E349" t="s">
         <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>702</v>
+        <v>87</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1247</v>
+        <v>1242</v>
       </c>
       <c r="H349" t="s">
-        <v>1248</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1249</v>
+        <v>1244</v>
       </c>
       <c r="B350" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C350" t="s">
-        <v>290</v>
+        <v>52</v>
       </c>
       <c r="D350" t="s">
         <v>11</v>
       </c>
       <c r="E350" t="s">
         <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>702</v>
+        <v>77</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1250</v>
+        <v>1245</v>
       </c>
       <c r="H350" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
       <c r="B351" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C351" t="s">
-        <v>294</v>
+        <v>57</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>702</v>
+        <v>77</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="H351" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
       <c r="B352" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C352" t="s">
-        <v>298</v>
+        <v>62</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>702</v>
+        <v>77</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="H352" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="B353" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C353" t="s">
-        <v>302</v>
+        <v>67</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>702</v>
+        <v>77</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="H353" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="B354" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C354" t="s">
-        <v>307</v>
+        <v>72</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354" t="s">
         <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>702</v>
+        <v>1257</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="H354" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1264</v>
+        <v>1260</v>
       </c>
       <c r="B355" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C355" t="s">
-        <v>311</v>
+        <v>76</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355" t="s">
         <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>702</v>
+        <v>1261</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="H355" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="B356" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C356" t="s">
-        <v>315</v>
+        <v>81</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356" t="s">
         <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>702</v>
+        <v>1261</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="H356" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="B357" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C357" t="s">
-        <v>319</v>
+        <v>86</v>
       </c>
       <c r="D357" t="s">
         <v>11</v>
       </c>
       <c r="E357" t="s">
         <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>1271</v>
+        <v>1261</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1272</v>
+        <v>1268</v>
       </c>
       <c r="H357" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
       <c r="B358" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C358" t="s">
-        <v>323</v>
+        <v>91</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358" t="s">
         <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>575</v>
+        <v>1261</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
       <c r="H358" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
       <c r="B359" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C359" t="s">
-        <v>328</v>
+        <v>96</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>77</v>
+        <v>1261</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1278</v>
+        <v>1274</v>
       </c>
       <c r="H359" t="s">
-        <v>1279</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1280</v>
+        <v>1276</v>
       </c>
       <c r="B360" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C360" t="s">
-        <v>332</v>
+        <v>100</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>77</v>
+        <v>1261</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1281</v>
+        <v>1277</v>
       </c>
       <c r="H360" t="s">
-        <v>1282</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1283</v>
+        <v>1279</v>
       </c>
       <c r="B361" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C361" t="s">
-        <v>337</v>
+        <v>105</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>77</v>
+        <v>1280</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="H361" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="B362" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C362" t="s">
-        <v>341</v>
+        <v>109</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="H362" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="B363" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C363" t="s">
-        <v>345</v>
+        <v>113</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="H363" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C364" t="s">
+        <v>117</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H364" t="s">
         <v>1292</v>
-      </c>
-[...19 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C365" t="s">
+        <v>121</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>87</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H365" t="s">
         <v>1295</v>
-      </c>
-[...19 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C366" t="s">
+        <v>125</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>87</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H366" t="s">
         <v>1298</v>
-      </c>
-[...19 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C367" t="s">
+        <v>129</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>448</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H367" t="s">
         <v>1301</v>
-      </c>
-[...19 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C368" t="s">
+        <v>133</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>372</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H368" t="s">
         <v>1304</v>
-      </c>
-[...19 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C369" t="s">
+        <v>137</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>87</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H369" t="s">
         <v>1307</v>
-      </c>
-[...19 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C370" t="s">
+        <v>142</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G370" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="B370" t="s">
-[...14 lines deleted...]
-      <c r="G370" s="1" t="s">
+      <c r="H370" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C371" t="s">
+        <v>147</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>243</v>
+      </c>
+      <c r="G371" s="1" t="s">
         <v>1313</v>
       </c>
-      <c r="B371" t="s">
-[...14 lines deleted...]
-      <c r="G371" s="1" t="s">
+      <c r="H371" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C372" t="s">
+        <v>152</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
         <v>1316</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="H372" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>1319</v>
       </c>
       <c r="B373" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C373" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373" t="s">
         <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>77</v>
+        <v>1320</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="H373" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B374" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C374" t="s">
-        <v>392</v>
+        <v>165</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374" t="s">
         <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>77</v>
+        <v>1320</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="H374" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B375" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C375" t="s">
-        <v>396</v>
+        <v>170</v>
       </c>
       <c r="D375" t="s">
         <v>11</v>
       </c>
       <c r="E375" t="s">
         <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>77</v>
+        <v>372</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="H375" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B376" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C376" t="s">
-        <v>400</v>
+        <v>174</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376" t="s">
         <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>77</v>
+        <v>824</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H376" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B377" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C377" t="s">
-        <v>404</v>
+        <v>178</v>
       </c>
       <c r="D377" t="s">
         <v>11</v>
       </c>
       <c r="E377" t="s">
         <v>12</v>
       </c>
       <c r="F377" t="s">
-        <v>77</v>
+        <v>824</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="H377" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B378" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C378" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="D378" t="s">
         <v>11</v>
       </c>
       <c r="E378" t="s">
         <v>12</v>
       </c>
       <c r="F378" t="s">
-        <v>77</v>
+        <v>824</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H378" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B379" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C379" t="s">
-        <v>412</v>
+        <v>186</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379" t="s">
         <v>12</v>
       </c>
       <c r="F379" t="s">
-        <v>77</v>
+        <v>824</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="H379" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B380" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C380" t="s">
-        <v>417</v>
+        <v>190</v>
       </c>
       <c r="D380" t="s">
         <v>11</v>
       </c>
       <c r="E380" t="s">
         <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>1271</v>
+        <v>824</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H380" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B381" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C381" t="s">
-        <v>676</v>
+        <v>194</v>
       </c>
       <c r="D381" t="s">
         <v>11</v>
       </c>
       <c r="E381" t="s">
         <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>582</v>
+        <v>824</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="H381" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B382" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C382" t="s">
-        <v>680</v>
+        <v>198</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382" t="s">
         <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>324</v>
+        <v>824</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="H382" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B383" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C383" t="s">
-        <v>684</v>
+        <v>202</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383" t="s">
         <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>123</v>
+        <v>824</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H383" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B384" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C384" t="s">
-        <v>688</v>
+        <v>206</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384" t="s">
         <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>1353</v>
+        <v>824</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="H384" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>1356</v>
       </c>
       <c r="B385" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C385" t="s">
-        <v>693</v>
+        <v>210</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385" t="s">
         <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>229</v>
+        <v>824</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="H385" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>1359</v>
       </c>
       <c r="B386" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C386" t="s">
-        <v>697</v>
+        <v>214</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386" t="s">
         <v>12</v>
       </c>
       <c r="F386" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="H386" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>1362</v>
       </c>
       <c r="B387" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C387" t="s">
-        <v>701</v>
+        <v>218</v>
       </c>
       <c r="D387" t="s">
         <v>11</v>
       </c>
       <c r="E387" t="s">
         <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="H387" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1365</v>
       </c>
       <c r="B388" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C388" t="s">
-        <v>710</v>
+        <v>222</v>
       </c>
       <c r="D388" t="s">
         <v>11</v>
       </c>
       <c r="E388" t="s">
         <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="H388" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>1368</v>
       </c>
       <c r="B389" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C389" t="s">
-        <v>715</v>
+        <v>226</v>
       </c>
       <c r="D389" t="s">
         <v>11</v>
       </c>
       <c r="E389" t="s">
         <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="H389" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>1371</v>
       </c>
       <c r="B390" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C390" t="s">
-        <v>719</v>
+        <v>230</v>
       </c>
       <c r="D390" t="s">
         <v>11</v>
       </c>
       <c r="E390" t="s">
         <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="H390" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>1374</v>
       </c>
       <c r="B391" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C391" t="s">
-        <v>723</v>
+        <v>234</v>
       </c>
       <c r="D391" t="s">
         <v>11</v>
       </c>
       <c r="E391" t="s">
         <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="H391" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1377</v>
       </c>
       <c r="B392" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C392" t="s">
-        <v>727</v>
+        <v>238</v>
       </c>
       <c r="D392" t="s">
         <v>11</v>
       </c>
       <c r="E392" t="s">
         <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="H392" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>1380</v>
       </c>
       <c r="B393" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C393" t="s">
-        <v>731</v>
+        <v>242</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393" t="s">
         <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="H393" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>1383</v>
       </c>
       <c r="B394" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C394" t="s">
-        <v>736</v>
+        <v>247</v>
       </c>
       <c r="D394" t="s">
         <v>11</v>
       </c>
       <c r="E394" t="s">
         <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="H394" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>1386</v>
       </c>
       <c r="B395" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C395" t="s">
-        <v>741</v>
+        <v>435</v>
       </c>
       <c r="D395" t="s">
         <v>11</v>
       </c>
       <c r="E395" t="s">
         <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>101</v>
+        <v>824</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="H395" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>1389</v>
       </c>
       <c r="B396" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C396" t="s">
-        <v>745</v>
+        <v>439</v>
       </c>
       <c r="D396" t="s">
         <v>11</v>
       </c>
       <c r="E396" t="s">
         <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>592</v>
+        <v>824</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="H396" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1392</v>
       </c>
       <c r="B397" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C397" t="s">
-        <v>749</v>
+        <v>443</v>
       </c>
       <c r="D397" t="s">
         <v>11</v>
       </c>
       <c r="E397" t="s">
         <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>592</v>
+        <v>1393</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="H397" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B398" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C398" t="s">
-        <v>753</v>
+        <v>447</v>
       </c>
       <c r="D398" t="s">
         <v>11</v>
       </c>
       <c r="E398" t="s">
         <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>592</v>
+        <v>697</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="H398" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B399" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C399" t="s">
-        <v>758</v>
+        <v>452</v>
       </c>
       <c r="D399" t="s">
         <v>11</v>
       </c>
       <c r="E399" t="s">
         <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="H399" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B400" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C400" t="s">
-        <v>763</v>
+        <v>456</v>
       </c>
       <c r="D400" t="s">
         <v>11</v>
       </c>
       <c r="E400" t="s">
         <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>1402</v>
+        <v>77</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="H400" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1405</v>
       </c>
       <c r="B401" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C401" t="s">
-        <v>767</v>
+        <v>461</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401" t="s">
         <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>649</v>
+        <v>77</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="H401" t="s">
         <v>1407</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>1408</v>
       </c>
       <c r="B402" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C402" t="s">
-        <v>771</v>
+        <v>465</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402" t="s">
         <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>229</v>
+        <v>77</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="H402" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>1411</v>
       </c>
       <c r="B403" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C403" t="s">
-        <v>775</v>
+        <v>469</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403" t="s">
         <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="H403" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>1414</v>
       </c>
       <c r="B404" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C404" t="s">
+        <v>473</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" t="s">
+        <v>12</v>
+      </c>
+      <c r="F404" t="s">
+        <v>77</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="D404" t="s">
-[...8 lines deleted...]
-      <c r="G404" s="1" t="s">
+      <c r="H404" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C405" t="s">
+        <v>477</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>77</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1418</v>
       </c>
-      <c r="B405" t="s">
-[...2 lines deleted...]
-      <c r="C405" t="s">
+      <c r="H405" t="s">
         <v>1419</v>
-      </c>
-[...13 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1423</v>
+        <v>1420</v>
       </c>
       <c r="B406" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C406" t="s">
-        <v>1424</v>
+        <v>481</v>
       </c>
       <c r="D406" t="s">
         <v>11</v>
       </c>
       <c r="E406" t="s">
         <v>12</v>
       </c>
       <c r="F406" t="s">
         <v>77</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="H406" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
       <c r="B407" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C407" t="s">
-        <v>1428</v>
+        <v>485</v>
       </c>
       <c r="D407" t="s">
         <v>11</v>
       </c>
       <c r="E407" t="s">
         <v>12</v>
       </c>
       <c r="F407" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1429</v>
+        <v>1424</v>
       </c>
       <c r="H407" t="s">
-        <v>1430</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="B408" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C408" t="s">
-        <v>1432</v>
+        <v>489</v>
       </c>
       <c r="D408" t="s">
         <v>11</v>
       </c>
       <c r="E408" t="s">
         <v>12</v>
       </c>
       <c r="F408" t="s">
-        <v>229</v>
+        <v>77</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
       <c r="H408" t="s">
-        <v>1434</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="B409" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C409" t="s">
-        <v>1436</v>
+        <v>494</v>
       </c>
       <c r="D409" t="s">
         <v>11</v>
       </c>
       <c r="E409" t="s">
         <v>12</v>
       </c>
       <c r="F409" t="s">
-        <v>592</v>
+        <v>77</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1437</v>
+        <v>1430</v>
       </c>
       <c r="H409" t="s">
-        <v>1438</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
       <c r="B410" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C410" t="s">
-        <v>1440</v>
+        <v>498</v>
       </c>
       <c r="D410" t="s">
         <v>11</v>
       </c>
       <c r="E410" t="s">
         <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>229</v>
+        <v>77</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1441</v>
+        <v>1433</v>
       </c>
       <c r="H410" t="s">
-        <v>1442</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1443</v>
+        <v>1435</v>
       </c>
       <c r="B411" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C411" t="s">
-        <v>1444</v>
+        <v>502</v>
       </c>
       <c r="D411" t="s">
         <v>11</v>
       </c>
       <c r="E411" t="s">
         <v>12</v>
       </c>
       <c r="F411" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1445</v>
+        <v>1436</v>
       </c>
       <c r="H411" t="s">
-        <v>1446</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1447</v>
+        <v>1438</v>
       </c>
       <c r="B412" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C412" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="D412" t="s">
         <v>11</v>
       </c>
       <c r="E412" t="s">
         <v>12</v>
       </c>
       <c r="F412" t="s">
-        <v>229</v>
+        <v>77</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1449</v>
+        <v>1439</v>
       </c>
       <c r="H412" t="s">
-        <v>1450</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1451</v>
+        <v>1441</v>
       </c>
       <c r="B413" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C413" t="s">
-        <v>1452</v>
+        <v>510</v>
       </c>
       <c r="D413" t="s">
         <v>11</v>
       </c>
       <c r="E413" t="s">
         <v>12</v>
       </c>
       <c r="F413" t="s">
-        <v>350</v>
+        <v>77</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="H413" t="s">
-        <v>1454</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1455</v>
+        <v>1444</v>
       </c>
       <c r="B414" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C414" t="s">
-        <v>1456</v>
+        <v>514</v>
       </c>
       <c r="D414" t="s">
         <v>11</v>
       </c>
       <c r="E414" t="s">
         <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>324</v>
+        <v>77</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1457</v>
+        <v>1445</v>
       </c>
       <c r="H414" t="s">
-        <v>1458</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1459</v>
+        <v>1447</v>
       </c>
       <c r="B415" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C415" t="s">
-        <v>1460</v>
+        <v>518</v>
       </c>
       <c r="D415" t="s">
         <v>11</v>
       </c>
       <c r="E415" t="s">
         <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>324</v>
+        <v>77</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1461</v>
+        <v>1448</v>
       </c>
       <c r="H415" t="s">
-        <v>1462</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1463</v>
+        <v>1450</v>
       </c>
       <c r="B416" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C416" t="s">
-        <v>1464</v>
+        <v>522</v>
       </c>
       <c r="D416" t="s">
         <v>11</v>
       </c>
       <c r="E416" t="s">
         <v>12</v>
       </c>
       <c r="F416" t="s">
-        <v>1465</v>
+        <v>77</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1466</v>
+        <v>1451</v>
       </c>
       <c r="H416" t="s">
-        <v>1467</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1468</v>
+        <v>1453</v>
       </c>
       <c r="B417" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C417" t="s">
-        <v>1469</v>
+        <v>526</v>
       </c>
       <c r="D417" t="s">
         <v>11</v>
       </c>
       <c r="E417" t="s">
         <v>12</v>
       </c>
       <c r="F417" t="s">
-        <v>1271</v>
+        <v>77</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1470</v>
+        <v>1454</v>
       </c>
       <c r="H417" t="s">
-        <v>1471</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1472</v>
+        <v>1456</v>
       </c>
       <c r="B418" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C418" t="s">
-        <v>1473</v>
+        <v>530</v>
       </c>
       <c r="D418" t="s">
         <v>11</v>
       </c>
       <c r="E418" t="s">
         <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>1474</v>
+        <v>77</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1475</v>
+        <v>1457</v>
       </c>
       <c r="H418" t="s">
-        <v>1476</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1477</v>
+        <v>1459</v>
       </c>
       <c r="B419" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C419" t="s">
-        <v>1478</v>
+        <v>534</v>
       </c>
       <c r="D419" t="s">
         <v>11</v>
       </c>
       <c r="E419" t="s">
         <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>649</v>
+        <v>77</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1479</v>
+        <v>1460</v>
       </c>
       <c r="H419" t="s">
-        <v>1480</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1481</v>
+        <v>1462</v>
       </c>
       <c r="B420" t="s">
-        <v>1093</v>
+        <v>1215</v>
       </c>
       <c r="C420" t="s">
-        <v>1482</v>
+        <v>539</v>
       </c>
       <c r="D420" t="s">
         <v>11</v>
       </c>
       <c r="E420" t="s">
         <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>229</v>
+        <v>1393</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1483</v>
+        <v>1463</v>
       </c>
       <c r="H420" t="s">
-        <v>1484</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1485</v>
+        <v>1465</v>
       </c>
       <c r="B421" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C421" t="s">
-        <v>10</v>
+        <v>798</v>
       </c>
       <c r="D421" t="s">
         <v>11</v>
       </c>
       <c r="E421" t="s">
         <v>12</v>
       </c>
       <c r="F421" t="s">
-        <v>13</v>
+        <v>704</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1487</v>
+        <v>1466</v>
       </c>
       <c r="H421" t="s">
-        <v>1488</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1489</v>
+        <v>1468</v>
       </c>
       <c r="B422" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C422" t="s">
-        <v>17</v>
+        <v>802</v>
       </c>
       <c r="D422" t="s">
         <v>11</v>
       </c>
       <c r="E422" t="s">
         <v>12</v>
       </c>
       <c r="F422" t="s">
-        <v>13</v>
+        <v>448</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1490</v>
+        <v>1469</v>
       </c>
       <c r="H422" t="s">
-        <v>1491</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1492</v>
+        <v>1471</v>
       </c>
       <c r="B423" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C423" t="s">
-        <v>21</v>
+        <v>806</v>
       </c>
       <c r="D423" t="s">
         <v>11</v>
       </c>
       <c r="E423" t="s">
         <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>229</v>
+        <v>82</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1493</v>
+        <v>1472</v>
       </c>
       <c r="H423" t="s">
-        <v>1494</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1495</v>
+        <v>1474</v>
       </c>
       <c r="B424" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C424" t="s">
-        <v>26</v>
+        <v>810</v>
       </c>
       <c r="D424" t="s">
         <v>11</v>
       </c>
       <c r="E424" t="s">
         <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>1496</v>
+        <v>1475</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1497</v>
+        <v>1476</v>
       </c>
       <c r="H424" t="s">
-        <v>1498</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1499</v>
+        <v>1478</v>
       </c>
       <c r="B425" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C425" t="s">
-        <v>30</v>
+        <v>815</v>
       </c>
       <c r="D425" t="s">
         <v>11</v>
       </c>
       <c r="E425" t="s">
         <v>12</v>
       </c>
       <c r="F425" t="s">
-        <v>582</v>
+        <v>372</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1500</v>
+        <v>1479</v>
       </c>
       <c r="H425" t="s">
-        <v>1501</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1502</v>
+        <v>1481</v>
       </c>
       <c r="B426" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C426" t="s">
-        <v>34</v>
+        <v>819</v>
       </c>
       <c r="D426" t="s">
         <v>11</v>
       </c>
       <c r="E426" t="s">
         <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>324</v>
+        <v>148</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1503</v>
+        <v>1482</v>
       </c>
       <c r="H426" t="s">
-        <v>1504</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1505</v>
+        <v>1484</v>
       </c>
       <c r="B427" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C427" t="s">
+        <v>823</v>
+      </c>
+      <c r="D427" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" t="s">
+        <v>12</v>
+      </c>
+      <c r="F427" t="s">
+        <v>148</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H427" t="s">
         <v>1486</v>
-      </c>
-[...16 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1508</v>
+        <v>1487</v>
       </c>
       <c r="B428" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C428" t="s">
-        <v>44</v>
+        <v>832</v>
       </c>
       <c r="D428" t="s">
         <v>11</v>
       </c>
       <c r="E428" t="s">
         <v>12</v>
       </c>
       <c r="F428" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1509</v>
+        <v>1488</v>
       </c>
       <c r="H428" t="s">
-        <v>1510</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1511</v>
+        <v>1490</v>
       </c>
       <c r="B429" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C429" t="s">
-        <v>48</v>
+        <v>837</v>
       </c>
       <c r="D429" t="s">
         <v>11</v>
       </c>
       <c r="E429" t="s">
         <v>12</v>
       </c>
       <c r="F429" t="s">
-        <v>582</v>
+        <v>148</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1512</v>
+        <v>1491</v>
       </c>
       <c r="H429" t="s">
-        <v>1513</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1514</v>
+        <v>1493</v>
       </c>
       <c r="B430" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C430" t="s">
-        <v>52</v>
+        <v>841</v>
       </c>
       <c r="D430" t="s">
         <v>11</v>
       </c>
       <c r="E430" t="s">
         <v>12</v>
       </c>
       <c r="F430" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1515</v>
+        <v>1494</v>
       </c>
       <c r="H430" t="s">
-        <v>1516</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1517</v>
+        <v>1496</v>
       </c>
       <c r="B431" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C431" t="s">
-        <v>57</v>
+        <v>845</v>
       </c>
       <c r="D431" t="s">
         <v>11</v>
       </c>
       <c r="E431" t="s">
         <v>12</v>
       </c>
       <c r="F431" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1518</v>
+        <v>1497</v>
       </c>
       <c r="H431" t="s">
-        <v>1519</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1520</v>
+        <v>1499</v>
       </c>
       <c r="B432" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C432" t="s">
-        <v>62</v>
+        <v>849</v>
       </c>
       <c r="D432" t="s">
         <v>11</v>
       </c>
       <c r="E432" t="s">
         <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>592</v>
+        <v>148</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1521</v>
+        <v>1500</v>
       </c>
       <c r="H432" t="s">
-        <v>1522</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1523</v>
+        <v>1502</v>
       </c>
       <c r="B433" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C433" t="s">
-        <v>67</v>
+        <v>853</v>
       </c>
       <c r="D433" t="s">
         <v>11</v>
       </c>
       <c r="E433" t="s">
         <v>12</v>
       </c>
       <c r="F433" t="s">
-        <v>229</v>
+        <v>148</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1524</v>
+        <v>1503</v>
       </c>
       <c r="H433" t="s">
-        <v>1525</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1526</v>
+        <v>1505</v>
       </c>
       <c r="B434" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C434" t="s">
-        <v>72</v>
+        <v>858</v>
       </c>
       <c r="D434" t="s">
         <v>11</v>
       </c>
       <c r="E434" t="s">
         <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>737</v>
+        <v>148</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1527</v>
+        <v>1506</v>
       </c>
       <c r="H434" t="s">
-        <v>1528</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1529</v>
+        <v>1508</v>
       </c>
       <c r="B435" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C435" t="s">
-        <v>76</v>
+        <v>863</v>
       </c>
       <c r="D435" t="s">
         <v>11</v>
       </c>
       <c r="E435" t="s">
         <v>12</v>
       </c>
       <c r="F435" t="s">
-        <v>1530</v>
+        <v>148</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1531</v>
+        <v>1509</v>
       </c>
       <c r="H435" t="s">
-        <v>1532</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1533</v>
+        <v>1511</v>
       </c>
       <c r="B436" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C436" t="s">
-        <v>138</v>
+        <v>867</v>
       </c>
       <c r="D436" t="s">
         <v>11</v>
       </c>
       <c r="E436" t="s">
         <v>12</v>
       </c>
       <c r="F436" t="s">
-        <v>1534</v>
+        <v>714</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1535</v>
+        <v>1512</v>
       </c>
       <c r="H436" t="s">
-        <v>1536</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1537</v>
+        <v>1514</v>
       </c>
       <c r="B437" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C437" t="s">
-        <v>142</v>
+        <v>871</v>
       </c>
       <c r="D437" t="s">
         <v>11</v>
       </c>
       <c r="E437" t="s">
         <v>12</v>
       </c>
       <c r="F437" t="s">
-        <v>93</v>
+        <v>714</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1538</v>
+        <v>1515</v>
       </c>
       <c r="H437" t="s">
-        <v>1539</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1540</v>
+        <v>1517</v>
       </c>
       <c r="B438" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C438" t="s">
-        <v>146</v>
+        <v>875</v>
       </c>
       <c r="D438" t="s">
         <v>11</v>
       </c>
       <c r="E438" t="s">
         <v>12</v>
       </c>
       <c r="F438" t="s">
-        <v>123</v>
+        <v>714</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1541</v>
+        <v>1518</v>
       </c>
       <c r="H438" t="s">
-        <v>1542</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1543</v>
+        <v>1520</v>
       </c>
       <c r="B439" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C439" t="s">
-        <v>150</v>
+        <v>880</v>
       </c>
       <c r="D439" t="s">
         <v>11</v>
       </c>
       <c r="E439" t="s">
         <v>12</v>
       </c>
       <c r="F439" t="s">
-        <v>1544</v>
+        <v>82</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1545</v>
+        <v>1521</v>
       </c>
       <c r="H439" t="s">
-        <v>1546</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1547</v>
+        <v>1523</v>
       </c>
       <c r="B440" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C440" t="s">
-        <v>154</v>
+        <v>885</v>
       </c>
       <c r="D440" t="s">
         <v>11</v>
       </c>
       <c r="E440" t="s">
         <v>12</v>
       </c>
       <c r="F440" t="s">
-        <v>123</v>
+        <v>1524</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1548</v>
+        <v>1525</v>
       </c>
       <c r="H440" t="s">
-        <v>1549</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1550</v>
+        <v>1527</v>
       </c>
       <c r="B441" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C441" t="s">
-        <v>158</v>
+        <v>889</v>
       </c>
       <c r="D441" t="s">
         <v>11</v>
       </c>
       <c r="E441" t="s">
         <v>12</v>
       </c>
       <c r="F441" t="s">
-        <v>123</v>
+        <v>771</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1551</v>
+        <v>1528</v>
       </c>
       <c r="H441" t="s">
-        <v>1552</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1553</v>
+        <v>1530</v>
       </c>
       <c r="B442" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C442" t="s">
-        <v>162</v>
+        <v>893</v>
       </c>
       <c r="D442" t="s">
         <v>11</v>
       </c>
       <c r="E442" t="s">
         <v>12</v>
       </c>
       <c r="F442" t="s">
-        <v>123</v>
+        <v>372</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1554</v>
+        <v>1531</v>
       </c>
       <c r="H442" t="s">
-        <v>1555</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1556</v>
+        <v>1533</v>
       </c>
       <c r="B443" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C443" t="s">
-        <v>166</v>
+        <v>897</v>
       </c>
       <c r="D443" t="s">
         <v>11</v>
       </c>
       <c r="E443" t="s">
         <v>12</v>
       </c>
       <c r="F443" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1557</v>
+        <v>1534</v>
       </c>
       <c r="H443" t="s">
-        <v>1558</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1559</v>
+        <v>1536</v>
       </c>
       <c r="B444" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C444" t="s">
-        <v>171</v>
+        <v>1537</v>
       </c>
       <c r="D444" t="s">
         <v>11</v>
       </c>
       <c r="E444" t="s">
         <v>12</v>
       </c>
       <c r="F444" t="s">
-        <v>123</v>
+        <v>714</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1560</v>
+        <v>1538</v>
       </c>
       <c r="H444" t="s">
-        <v>1561</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1562</v>
+        <v>1540</v>
       </c>
       <c r="B445" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C445" t="s">
-        <v>175</v>
+        <v>1541</v>
       </c>
       <c r="D445" t="s">
         <v>11</v>
       </c>
       <c r="E445" t="s">
         <v>12</v>
       </c>
       <c r="F445" t="s">
-        <v>1563</v>
+        <v>1542</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1564</v>
+        <v>1543</v>
       </c>
       <c r="H445" t="s">
-        <v>1565</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1566</v>
+        <v>1545</v>
       </c>
       <c r="B446" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C446" t="s">
-        <v>180</v>
+        <v>1546</v>
       </c>
       <c r="D446" t="s">
         <v>11</v>
       </c>
       <c r="E446" t="s">
         <v>12</v>
       </c>
       <c r="F446" t="s">
         <v>77</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1567</v>
+        <v>1547</v>
       </c>
       <c r="H446" t="s">
-        <v>1568</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1569</v>
+        <v>1549</v>
       </c>
       <c r="B447" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C447" t="s">
-        <v>185</v>
+        <v>1550</v>
       </c>
       <c r="D447" t="s">
         <v>11</v>
       </c>
       <c r="E447" t="s">
         <v>12</v>
       </c>
       <c r="F447" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1570</v>
+        <v>1551</v>
       </c>
       <c r="H447" t="s">
-        <v>1571</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1572</v>
+        <v>1553</v>
       </c>
       <c r="B448" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C448" t="s">
-        <v>190</v>
+        <v>1554</v>
       </c>
       <c r="D448" t="s">
         <v>11</v>
       </c>
       <c r="E448" t="s">
         <v>12</v>
       </c>
       <c r="F448" t="s">
-        <v>77</v>
+        <v>372</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1573</v>
+        <v>1555</v>
       </c>
       <c r="H448" t="s">
-        <v>1574</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1575</v>
+        <v>1557</v>
       </c>
       <c r="B449" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C449" t="s">
-        <v>194</v>
+        <v>1558</v>
       </c>
       <c r="D449" t="s">
         <v>11</v>
       </c>
       <c r="E449" t="s">
         <v>12</v>
       </c>
       <c r="F449" t="s">
-        <v>77</v>
+        <v>714</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1576</v>
+        <v>1559</v>
       </c>
       <c r="H449" t="s">
-        <v>1577</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1578</v>
+        <v>1561</v>
       </c>
       <c r="B450" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C450" t="s">
-        <v>198</v>
+        <v>1562</v>
       </c>
       <c r="D450" t="s">
         <v>11</v>
       </c>
       <c r="E450" t="s">
         <v>12</v>
       </c>
       <c r="F450" t="s">
-        <v>77</v>
+        <v>372</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1579</v>
+        <v>1563</v>
       </c>
       <c r="H450" t="s">
-        <v>1580</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1581</v>
+        <v>1565</v>
       </c>
       <c r="B451" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C451" t="s">
-        <v>202</v>
+        <v>1566</v>
       </c>
       <c r="D451" t="s">
         <v>11</v>
       </c>
       <c r="E451" t="s">
         <v>12</v>
       </c>
       <c r="F451" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1582</v>
+        <v>1567</v>
       </c>
       <c r="H451" t="s">
-        <v>1583</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1584</v>
+        <v>1569</v>
       </c>
       <c r="B452" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C452" t="s">
-        <v>206</v>
+        <v>1570</v>
       </c>
       <c r="D452" t="s">
         <v>11</v>
       </c>
       <c r="E452" t="s">
         <v>12</v>
       </c>
       <c r="F452" t="s">
-        <v>1585</v>
+        <v>372</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1586</v>
+        <v>1571</v>
       </c>
       <c r="H452" t="s">
-        <v>1587</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1588</v>
+        <v>1573</v>
       </c>
       <c r="B453" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C453" t="s">
-        <v>210</v>
+        <v>1574</v>
       </c>
       <c r="D453" t="s">
         <v>11</v>
       </c>
       <c r="E453" t="s">
         <v>12</v>
       </c>
       <c r="F453" t="s">
-        <v>1589</v>
+        <v>143</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1590</v>
+        <v>1575</v>
       </c>
       <c r="H453" t="s">
-        <v>1591</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1592</v>
+        <v>1577</v>
       </c>
       <c r="B454" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C454" t="s">
-        <v>214</v>
+        <v>1578</v>
       </c>
       <c r="D454" t="s">
         <v>11</v>
       </c>
       <c r="E454" t="s">
         <v>12</v>
       </c>
       <c r="F454" t="s">
-        <v>13</v>
+        <v>448</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1593</v>
+        <v>1579</v>
       </c>
       <c r="H454" t="s">
-        <v>1594</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1595</v>
+        <v>1581</v>
       </c>
       <c r="B455" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C455" t="s">
-        <v>219</v>
+        <v>1582</v>
       </c>
       <c r="D455" t="s">
         <v>11</v>
       </c>
       <c r="E455" t="s">
         <v>12</v>
       </c>
       <c r="F455" t="s">
-        <v>649</v>
+        <v>448</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1596</v>
+        <v>1583</v>
       </c>
       <c r="H455" t="s">
-        <v>1597</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1598</v>
+        <v>1585</v>
       </c>
       <c r="B456" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C456" t="s">
-        <v>224</v>
+        <v>1586</v>
       </c>
       <c r="D456" t="s">
         <v>11</v>
       </c>
       <c r="E456" t="s">
         <v>12</v>
       </c>
       <c r="F456" t="s">
-        <v>13</v>
+        <v>1587</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1599</v>
+        <v>1588</v>
       </c>
       <c r="H456" t="s">
-        <v>1600</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1601</v>
+        <v>1590</v>
       </c>
       <c r="B457" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C457" t="s">
-        <v>228</v>
+        <v>1591</v>
       </c>
       <c r="D457" t="s">
         <v>11</v>
       </c>
       <c r="E457" t="s">
         <v>12</v>
       </c>
       <c r="F457" t="s">
-        <v>13</v>
+        <v>1393</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1602</v>
+        <v>1592</v>
       </c>
       <c r="H457" t="s">
-        <v>1603</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1604</v>
+        <v>1594</v>
       </c>
       <c r="B458" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C458" t="s">
-        <v>233</v>
+        <v>1595</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458" t="s">
         <v>12</v>
       </c>
       <c r="F458" t="s">
-        <v>93</v>
+        <v>1596</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1605</v>
+        <v>1597</v>
       </c>
       <c r="H458" t="s">
-        <v>1606</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1607</v>
+        <v>1599</v>
       </c>
       <c r="B459" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C459" t="s">
-        <v>237</v>
+        <v>1600</v>
       </c>
       <c r="D459" t="s">
         <v>11</v>
       </c>
       <c r="E459" t="s">
         <v>12</v>
       </c>
       <c r="F459" t="s">
-        <v>77</v>
+        <v>771</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1608</v>
+        <v>1601</v>
       </c>
       <c r="H459" t="s">
-        <v>1609</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="B460" t="s">
-        <v>1486</v>
+        <v>1215</v>
       </c>
       <c r="C460" t="s">
-        <v>241</v>
+        <v>1604</v>
       </c>
       <c r="D460" t="s">
         <v>11</v>
       </c>
       <c r="E460" t="s">
         <v>12</v>
       </c>
       <c r="F460" t="s">
-        <v>229</v>
+        <v>372</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1611</v>
+        <v>1605</v>
       </c>
       <c r="H460" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1613</v>
+        <v>1607</v>
       </c>
       <c r="B461" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C461" t="s">
-        <v>245</v>
+        <v>10</v>
       </c>
       <c r="D461" t="s">
         <v>11</v>
       </c>
       <c r="E461" t="s">
         <v>12</v>
       </c>
       <c r="F461" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="H461" t="s">
-        <v>1615</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="B462" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C462" t="s">
-        <v>250</v>
+        <v>17</v>
       </c>
       <c r="D462" t="s">
         <v>11</v>
       </c>
       <c r="E462" t="s">
         <v>12</v>
       </c>
       <c r="F462" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1617</v>
+        <v>1612</v>
       </c>
       <c r="H462" t="s">
-        <v>1618</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1619</v>
+        <v>1614</v>
       </c>
       <c r="B463" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C463" t="s">
-        <v>255</v>
+        <v>21</v>
       </c>
       <c r="D463" t="s">
         <v>11</v>
       </c>
       <c r="E463" t="s">
         <v>12</v>
       </c>
       <c r="F463" t="s">
-        <v>77</v>
+        <v>372</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1620</v>
+        <v>1615</v>
       </c>
       <c r="H463" t="s">
-        <v>1621</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1622</v>
+        <v>1617</v>
       </c>
       <c r="B464" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C464" t="s">
-        <v>259</v>
+        <v>26</v>
       </c>
       <c r="D464" t="s">
         <v>11</v>
       </c>
       <c r="E464" t="s">
         <v>12</v>
       </c>
       <c r="F464" t="s">
-        <v>582</v>
+        <v>1618</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1623</v>
+        <v>1619</v>
       </c>
       <c r="H464" t="s">
-        <v>1624</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1625</v>
+        <v>1621</v>
       </c>
       <c r="B465" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C465" t="s">
-        <v>263</v>
+        <v>30</v>
       </c>
       <c r="D465" t="s">
         <v>11</v>
       </c>
       <c r="E465" t="s">
         <v>12</v>
       </c>
       <c r="F465" t="s">
-        <v>1626</v>
+        <v>704</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1627</v>
+        <v>1622</v>
       </c>
       <c r="H465" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="B466" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C466" t="s">
-        <v>267</v>
+        <v>34</v>
       </c>
       <c r="D466" t="s">
         <v>11</v>
       </c>
       <c r="E466" t="s">
         <v>12</v>
       </c>
       <c r="F466" t="s">
-        <v>1630</v>
+        <v>448</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
       <c r="H466" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1633</v>
+        <v>1627</v>
       </c>
       <c r="B467" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C467" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
       <c r="D467" t="s">
         <v>11</v>
       </c>
       <c r="E467" t="s">
         <v>12</v>
       </c>
       <c r="F467" t="s">
-        <v>101</v>
+        <v>372</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
       <c r="H467" t="s">
-        <v>1635</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1636</v>
+        <v>1630</v>
       </c>
       <c r="B468" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C468" t="s">
-        <v>276</v>
+        <v>44</v>
       </c>
       <c r="D468" t="s">
         <v>11</v>
       </c>
       <c r="E468" t="s">
         <v>12</v>
       </c>
       <c r="F468" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1637</v>
+        <v>1631</v>
       </c>
       <c r="H468" t="s">
-        <v>1638</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="B469" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C469" t="s">
-        <v>281</v>
+        <v>48</v>
       </c>
       <c r="D469" t="s">
         <v>11</v>
       </c>
       <c r="E469" t="s">
         <v>12</v>
       </c>
       <c r="F469" t="s">
-        <v>93</v>
+        <v>704</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1640</v>
+        <v>1634</v>
       </c>
       <c r="H469" t="s">
-        <v>1641</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1642</v>
+        <v>1636</v>
       </c>
       <c r="B470" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C470" t="s">
-        <v>285</v>
+        <v>52</v>
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470" t="s">
         <v>12</v>
       </c>
       <c r="F470" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1643</v>
+        <v>1637</v>
       </c>
       <c r="H470" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="B471" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C471" t="s">
-        <v>290</v>
+        <v>57</v>
       </c>
       <c r="D471" t="s">
         <v>11</v>
       </c>
       <c r="E471" t="s">
         <v>12</v>
       </c>
       <c r="F471" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1646</v>
+        <v>1640</v>
       </c>
       <c r="H471" t="s">
-        <v>1647</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1648</v>
+        <v>1642</v>
       </c>
       <c r="B472" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C472" t="s">
-        <v>294</v>
+        <v>62</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472" t="s">
         <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>77</v>
+        <v>714</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1649</v>
+        <v>1643</v>
       </c>
       <c r="H472" t="s">
-        <v>1650</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1651</v>
+        <v>1645</v>
       </c>
       <c r="B473" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C473" t="s">
-        <v>298</v>
+        <v>67</v>
       </c>
       <c r="D473" t="s">
         <v>11</v>
       </c>
       <c r="E473" t="s">
         <v>12</v>
       </c>
       <c r="F473" t="s">
-        <v>229</v>
+        <v>372</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1652</v>
+        <v>1646</v>
       </c>
       <c r="H473" t="s">
-        <v>1653</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1654</v>
+        <v>1648</v>
       </c>
       <c r="B474" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C474" t="s">
-        <v>302</v>
+        <v>72</v>
       </c>
       <c r="D474" t="s">
         <v>11</v>
       </c>
       <c r="E474" t="s">
         <v>12</v>
       </c>
       <c r="F474" t="s">
-        <v>13</v>
+        <v>859</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="H474" t="s">
-        <v>1656</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1657</v>
+        <v>1651</v>
       </c>
       <c r="B475" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C475" t="s">
-        <v>307</v>
+        <v>76</v>
       </c>
       <c r="D475" t="s">
         <v>11</v>
       </c>
       <c r="E475" t="s">
         <v>12</v>
       </c>
       <c r="F475" t="s">
-        <v>123</v>
+        <v>1652</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1658</v>
+        <v>1653</v>
       </c>
       <c r="H475" t="s">
-        <v>1659</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1660</v>
+        <v>1655</v>
       </c>
       <c r="B476" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C476" t="s">
-        <v>311</v>
+        <v>81</v>
       </c>
       <c r="D476" t="s">
         <v>11</v>
       </c>
       <c r="E476" t="s">
         <v>12</v>
       </c>
       <c r="F476" t="s">
-        <v>229</v>
+        <v>1656</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1103</v>
+        <v>1657</v>
       </c>
       <c r="H476" t="s">
-        <v>1661</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1662</v>
+        <v>1659</v>
       </c>
       <c r="B477" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C477" t="s">
-        <v>315</v>
+        <v>86</v>
       </c>
       <c r="D477" t="s">
         <v>11</v>
       </c>
       <c r="E477" t="s">
         <v>12</v>
       </c>
       <c r="F477" t="s">
-        <v>229</v>
+        <v>87</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1663</v>
+        <v>1660</v>
       </c>
       <c r="H477" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1665</v>
+        <v>1662</v>
       </c>
       <c r="B478" t="s">
-        <v>1486</v>
+        <v>1608</v>
       </c>
       <c r="C478" t="s">
-        <v>319</v>
+        <v>91</v>
       </c>
       <c r="D478" t="s">
         <v>11</v>
       </c>
       <c r="E478" t="s">
         <v>12</v>
       </c>
       <c r="F478" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1666</v>
+        <v>1663</v>
       </c>
       <c r="H478" t="s">
-        <v>1667</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C479" t="s">
+        <v>96</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H479" t="s">
         <v>1668</v>
-      </c>
-[...19 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C480" t="s">
+        <v>100</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>82</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H480" t="s">
         <v>1671</v>
-      </c>
-[...19 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C481" t="s">
+        <v>105</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>82</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H481" t="s">
         <v>1674</v>
-      </c>
-[...19 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="B482" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C482" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D482" t="s">
         <v>11</v>
       </c>
       <c r="E482" t="s">
         <v>12</v>
       </c>
       <c r="F482" t="s">
-        <v>1680</v>
+        <v>82</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1103</v>
+        <v>1676</v>
       </c>
       <c r="H482" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1682</v>
+        <v>1678</v>
       </c>
       <c r="B483" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C483" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="D483" t="s">
         <v>11</v>
       </c>
       <c r="E483" t="s">
         <v>12</v>
       </c>
       <c r="F483" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1683</v>
+        <v>1679</v>
       </c>
       <c r="H483" t="s">
-        <v>1684</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1685</v>
+        <v>1681</v>
       </c>
       <c r="B484" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C484" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="D484" t="s">
         <v>11</v>
       </c>
       <c r="E484" t="s">
         <v>12</v>
       </c>
       <c r="F484" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1686</v>
+        <v>1682</v>
       </c>
       <c r="H484" t="s">
-        <v>1687</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1688</v>
+        <v>1684</v>
       </c>
       <c r="B485" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C485" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="D485" t="s">
         <v>11</v>
       </c>
       <c r="E485" t="s">
         <v>12</v>
       </c>
       <c r="F485" t="s">
-        <v>1106</v>
+        <v>1685</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1689</v>
+        <v>1686</v>
       </c>
       <c r="H485" t="s">
-        <v>1690</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1691</v>
+        <v>1688</v>
       </c>
       <c r="B486" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C486" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="D486" t="s">
         <v>11</v>
       </c>
       <c r="E486" t="s">
         <v>12</v>
       </c>
       <c r="F486" t="s">
-        <v>1692</v>
+        <v>77</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1693</v>
+        <v>1689</v>
       </c>
       <c r="H486" t="s">
-        <v>1694</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
       <c r="B487" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C487" t="s">
-        <v>39</v>
+        <v>129</v>
       </c>
       <c r="D487" t="s">
         <v>11</v>
       </c>
       <c r="E487" t="s">
         <v>12</v>
       </c>
       <c r="F487" t="s">
-        <v>1696</v>
+        <v>77</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1697</v>
+        <v>1692</v>
       </c>
       <c r="H487" t="s">
-        <v>1698</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1699</v>
+        <v>1694</v>
       </c>
       <c r="B488" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C488" t="s">
-        <v>44</v>
+        <v>133</v>
       </c>
       <c r="D488" t="s">
         <v>11</v>
       </c>
       <c r="E488" t="s">
         <v>12</v>
       </c>
       <c r="F488" t="s">
-        <v>1676</v>
+        <v>77</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1700</v>
+        <v>1695</v>
       </c>
       <c r="H488" t="s">
-        <v>1701</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1702</v>
+        <v>1697</v>
       </c>
       <c r="B489" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C489" t="s">
-        <v>48</v>
+        <v>137</v>
       </c>
       <c r="D489" t="s">
         <v>11</v>
       </c>
       <c r="E489" t="s">
         <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>1680</v>
+        <v>77</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1703</v>
+        <v>1698</v>
       </c>
       <c r="H489" t="s">
-        <v>1704</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="B490" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C490" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="D490" t="s">
         <v>11</v>
       </c>
       <c r="E490" t="s">
         <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>1271</v>
+        <v>77</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1706</v>
+        <v>1701</v>
       </c>
       <c r="H490" t="s">
-        <v>1707</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1708</v>
+        <v>1703</v>
       </c>
       <c r="B491" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C491" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="D491" t="s">
         <v>11</v>
       </c>
       <c r="E491" t="s">
         <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>1709</v>
+        <v>77</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1710</v>
+        <v>1704</v>
       </c>
       <c r="H491" t="s">
-        <v>1711</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1712</v>
+        <v>1706</v>
       </c>
       <c r="B492" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C492" t="s">
-        <v>62</v>
+        <v>152</v>
       </c>
       <c r="D492" t="s">
         <v>11</v>
       </c>
       <c r="E492" t="s">
         <v>12</v>
       </c>
       <c r="F492" t="s">
-        <v>1713</v>
+        <v>1707</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1103</v>
+        <v>1708</v>
       </c>
       <c r="H492" t="s">
-        <v>1714</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1715</v>
+        <v>1710</v>
       </c>
       <c r="B493" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C493" t="s">
-        <v>67</v>
+        <v>156</v>
       </c>
       <c r="D493" t="s">
         <v>11</v>
       </c>
       <c r="E493" t="s">
         <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>575</v>
+        <v>1711</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
       <c r="H493" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="B494" t="s">
-        <v>1675</v>
+        <v>1608</v>
       </c>
       <c r="C494" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="D494" t="s">
         <v>11</v>
       </c>
       <c r="E494" t="s">
         <v>12</v>
       </c>
       <c r="F494" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
       <c r="H494" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1721</v>
+        <v>1717</v>
       </c>
       <c r="B495" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C495" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D495" t="s">
         <v>11</v>
       </c>
       <c r="E495" t="s">
         <v>12</v>
       </c>
       <c r="F495" t="s">
-        <v>350</v>
+        <v>771</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1723</v>
+        <v>1718</v>
       </c>
       <c r="H495" t="s">
-        <v>1724</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
       <c r="B496" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C496" t="s">
+        <v>170</v>
+      </c>
+      <c r="D496" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
+        <v>13</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H496" t="s">
         <v>1722</v>
-      </c>
-[...16 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1728</v>
+        <v>1723</v>
       </c>
       <c r="B497" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C497" t="s">
-        <v>21</v>
+        <v>174</v>
       </c>
       <c r="D497" t="s">
         <v>11</v>
       </c>
       <c r="E497" t="s">
         <v>12</v>
       </c>
       <c r="F497" t="s">
-        <v>350</v>
+        <v>13</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1729</v>
+        <v>1724</v>
       </c>
       <c r="H497" t="s">
-        <v>1730</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1731</v>
+        <v>1726</v>
       </c>
       <c r="B498" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C498" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
       <c r="D498" t="s">
         <v>11</v>
       </c>
       <c r="E498" t="s">
         <v>12</v>
       </c>
       <c r="F498" t="s">
-        <v>350</v>
+        <v>87</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="H498" t="s">
-        <v>1733</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1734</v>
+        <v>1729</v>
       </c>
       <c r="B499" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C499" t="s">
-        <v>30</v>
+        <v>182</v>
       </c>
       <c r="D499" t="s">
         <v>11</v>
       </c>
       <c r="E499" t="s">
         <v>12</v>
       </c>
       <c r="F499" t="s">
-        <v>350</v>
+        <v>77</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1735</v>
+        <v>1730</v>
       </c>
       <c r="H499" t="s">
-        <v>1736</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
       <c r="B500" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C500" t="s">
-        <v>34</v>
+        <v>186</v>
       </c>
       <c r="D500" t="s">
         <v>11</v>
       </c>
       <c r="E500" t="s">
         <v>12</v>
       </c>
       <c r="F500" t="s">
-        <v>1738</v>
+        <v>372</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1739</v>
+        <v>1733</v>
       </c>
       <c r="H500" t="s">
-        <v>1740</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1741</v>
+        <v>1735</v>
       </c>
       <c r="B501" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C501" t="s">
-        <v>39</v>
+        <v>190</v>
       </c>
       <c r="D501" t="s">
         <v>11</v>
       </c>
       <c r="E501" t="s">
         <v>12</v>
       </c>
       <c r="F501" t="s">
-        <v>1676</v>
+        <v>13</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1742</v>
+        <v>1736</v>
       </c>
       <c r="H501" t="s">
-        <v>1743</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1744</v>
+        <v>1738</v>
       </c>
       <c r="B502" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C502" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="D502" t="s">
         <v>11</v>
       </c>
       <c r="E502" t="s">
         <v>12</v>
       </c>
       <c r="F502" t="s">
-        <v>1738</v>
+        <v>13</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1745</v>
+        <v>1739</v>
       </c>
       <c r="H502" t="s">
-        <v>1746</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1747</v>
+        <v>1741</v>
       </c>
       <c r="B503" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C503" t="s">
-        <v>48</v>
+        <v>198</v>
       </c>
       <c r="D503" t="s">
         <v>11</v>
       </c>
       <c r="E503" t="s">
         <v>12</v>
       </c>
       <c r="F503" t="s">
-        <v>1271</v>
+        <v>77</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="H503" t="s">
-        <v>1749</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1750</v>
+        <v>1744</v>
       </c>
       <c r="B504" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C504" t="s">
-        <v>52</v>
+        <v>202</v>
       </c>
       <c r="D504" t="s">
         <v>11</v>
       </c>
       <c r="E504" t="s">
         <v>12</v>
       </c>
       <c r="F504" t="s">
-        <v>1696</v>
+        <v>704</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1751</v>
+        <v>1745</v>
       </c>
       <c r="H504" t="s">
-        <v>1752</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1753</v>
+        <v>1747</v>
       </c>
       <c r="B505" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C505" t="s">
-        <v>57</v>
+        <v>206</v>
       </c>
       <c r="D505" t="s">
         <v>11</v>
       </c>
       <c r="E505" t="s">
         <v>12</v>
       </c>
       <c r="F505" t="s">
-        <v>1696</v>
+        <v>1748</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1754</v>
+        <v>1749</v>
       </c>
       <c r="H505" t="s">
-        <v>1755</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="B506" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C506" t="s">
-        <v>62</v>
+        <v>210</v>
       </c>
       <c r="D506" t="s">
         <v>11</v>
       </c>
       <c r="E506" t="s">
         <v>12</v>
       </c>
       <c r="F506" t="s">
-        <v>1738</v>
+        <v>1752</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1757</v>
+        <v>1753</v>
       </c>
       <c r="H506" t="s">
-        <v>1758</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1759</v>
+        <v>1755</v>
       </c>
       <c r="B507" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C507" t="s">
-        <v>67</v>
+        <v>214</v>
       </c>
       <c r="D507" t="s">
         <v>11</v>
       </c>
       <c r="E507" t="s">
         <v>12</v>
       </c>
       <c r="F507" t="s">
-        <v>1696</v>
+        <v>148</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1760</v>
+        <v>1756</v>
       </c>
       <c r="H507" t="s">
-        <v>1761</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1762</v>
+        <v>1758</v>
       </c>
       <c r="B508" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C508" t="s">
-        <v>72</v>
+        <v>218</v>
       </c>
       <c r="D508" t="s">
         <v>11</v>
       </c>
       <c r="E508" t="s">
         <v>12</v>
       </c>
       <c r="F508" t="s">
-        <v>1696</v>
+        <v>77</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1763</v>
+        <v>1759</v>
       </c>
       <c r="H508" t="s">
-        <v>1764</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1765</v>
+        <v>1761</v>
       </c>
       <c r="B509" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C509" t="s">
-        <v>76</v>
+        <v>222</v>
       </c>
       <c r="D509" t="s">
         <v>11</v>
       </c>
       <c r="E509" t="s">
         <v>12</v>
       </c>
       <c r="F509" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1766</v>
+        <v>1762</v>
       </c>
       <c r="H509" t="s">
-        <v>1767</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1768</v>
+        <v>1764</v>
       </c>
       <c r="B510" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C510" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
       <c r="D510" t="s">
         <v>11</v>
       </c>
       <c r="E510" t="s">
         <v>12</v>
       </c>
       <c r="F510" t="s">
-        <v>1680</v>
+        <v>77</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1103</v>
+        <v>1765</v>
       </c>
       <c r="H510" t="s">
-        <v>1769</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1770</v>
+        <v>1767</v>
       </c>
       <c r="B511" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C511" t="s">
-        <v>142</v>
+        <v>230</v>
       </c>
       <c r="D511" t="s">
         <v>11</v>
       </c>
       <c r="E511" t="s">
         <v>12</v>
       </c>
       <c r="F511" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1771</v>
+        <v>1768</v>
       </c>
       <c r="H511" t="s">
-        <v>1772</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1773</v>
+        <v>1770</v>
       </c>
       <c r="B512" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C512" t="s">
-        <v>146</v>
+        <v>234</v>
       </c>
       <c r="D512" t="s">
         <v>11</v>
       </c>
       <c r="E512" t="s">
         <v>12</v>
       </c>
       <c r="F512" t="s">
-        <v>575</v>
+        <v>77</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="H512" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1776</v>
+        <v>1773</v>
       </c>
       <c r="B513" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C513" t="s">
-        <v>150</v>
+        <v>238</v>
       </c>
       <c r="D513" t="s">
         <v>11</v>
       </c>
       <c r="E513" t="s">
         <v>12</v>
       </c>
       <c r="F513" t="s">
-        <v>1680</v>
+        <v>372</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1777</v>
+        <v>1774</v>
       </c>
       <c r="H513" t="s">
-        <v>1778</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1779</v>
+        <v>1776</v>
       </c>
       <c r="B514" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C514" t="s">
-        <v>154</v>
+        <v>242</v>
       </c>
       <c r="D514" t="s">
         <v>11</v>
       </c>
       <c r="E514" t="s">
         <v>12</v>
       </c>
       <c r="F514" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1780</v>
+        <v>1777</v>
       </c>
       <c r="H514" t="s">
-        <v>1781</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="B515" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C515" t="s">
-        <v>158</v>
+        <v>247</v>
       </c>
       <c r="D515" t="s">
         <v>11</v>
       </c>
       <c r="E515" t="s">
         <v>12</v>
       </c>
       <c r="F515" t="s">
-        <v>1713</v>
+        <v>82</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1783</v>
+        <v>1780</v>
       </c>
       <c r="H515" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1785</v>
+        <v>1782</v>
       </c>
       <c r="B516" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C516" t="s">
-        <v>162</v>
+        <v>435</v>
       </c>
       <c r="D516" t="s">
         <v>11</v>
       </c>
       <c r="E516" t="s">
         <v>12</v>
       </c>
       <c r="F516" t="s">
-        <v>1786</v>
+        <v>372</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1103</v>
+        <v>1225</v>
       </c>
       <c r="H516" t="s">
-        <v>1787</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="B517" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C517" t="s">
-        <v>166</v>
+        <v>439</v>
       </c>
       <c r="D517" t="s">
         <v>11</v>
       </c>
       <c r="E517" t="s">
         <v>12</v>
       </c>
       <c r="F517" t="s">
-        <v>1789</v>
+        <v>372</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1790</v>
+        <v>1785</v>
       </c>
       <c r="H517" t="s">
-        <v>1791</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1792</v>
+        <v>1787</v>
       </c>
       <c r="B518" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C518" t="s">
-        <v>171</v>
+        <v>443</v>
       </c>
       <c r="D518" t="s">
         <v>11</v>
       </c>
       <c r="E518" t="s">
         <v>12</v>
       </c>
       <c r="F518" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1793</v>
+        <v>1788</v>
       </c>
       <c r="H518" t="s">
-        <v>1794</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="B519" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C519" t="s">
-        <v>175</v>
+        <v>447</v>
       </c>
       <c r="D519" t="s">
         <v>11</v>
       </c>
       <c r="E519" t="s">
         <v>12</v>
       </c>
       <c r="F519" t="s">
-        <v>1680</v>
+        <v>372</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1796</v>
+        <v>1791</v>
       </c>
       <c r="H519" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1798</v>
+        <v>1793</v>
       </c>
       <c r="B520" t="s">
-        <v>1722</v>
+        <v>1608</v>
       </c>
       <c r="C520" t="s">
-        <v>180</v>
+        <v>452</v>
       </c>
       <c r="D520" t="s">
         <v>11</v>
       </c>
       <c r="E520" t="s">
         <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>1680</v>
+        <v>77</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1799</v>
+        <v>1794</v>
       </c>
       <c r="H520" t="s">
-        <v>1800</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1801</v>
+        <v>1796</v>
       </c>
       <c r="B521" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C521" t="s">
-        <v>185</v>
+        <v>10</v>
       </c>
       <c r="D521" t="s">
         <v>11</v>
       </c>
       <c r="E521" t="s">
         <v>12</v>
       </c>
       <c r="F521" t="s">
-        <v>1680</v>
+        <v>1798</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1802</v>
+        <v>1799</v>
       </c>
       <c r="H521" t="s">
-        <v>1803</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1804</v>
+        <v>1801</v>
       </c>
       <c r="B522" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C522" t="s">
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="D522" t="s">
         <v>11</v>
       </c>
       <c r="E522" t="s">
         <v>12</v>
       </c>
       <c r="F522" t="s">
-        <v>1805</v>
+        <v>1802</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1806</v>
+        <v>1225</v>
       </c>
       <c r="H522" t="s">
-        <v>1807</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="B523" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C523" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D523" t="s">
         <v>11</v>
       </c>
       <c r="E523" t="s">
         <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>1676</v>
+        <v>13</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="H523" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="B524" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C524" t="s">
-        <v>198</v>
+        <v>26</v>
       </c>
       <c r="D524" t="s">
         <v>11</v>
       </c>
       <c r="E524" t="s">
         <v>12</v>
       </c>
       <c r="F524" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="H524" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
       <c r="B525" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C525" t="s">
-        <v>202</v>
+        <v>30</v>
       </c>
       <c r="D525" t="s">
         <v>11</v>
       </c>
       <c r="E525" t="s">
         <v>12</v>
       </c>
       <c r="F525" t="s">
-        <v>1815</v>
+        <v>1228</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1816</v>
+        <v>1811</v>
       </c>
       <c r="H525" t="s">
-        <v>1817</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1818</v>
+        <v>1813</v>
       </c>
       <c r="B526" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C526" t="s">
-        <v>206</v>
+        <v>34</v>
       </c>
       <c r="D526" t="s">
         <v>11</v>
       </c>
       <c r="E526" t="s">
         <v>12</v>
       </c>
       <c r="F526" t="s">
-        <v>13</v>
+        <v>1814</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1819</v>
+        <v>1815</v>
       </c>
       <c r="H526" t="s">
-        <v>1820</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1821</v>
+        <v>1817</v>
       </c>
       <c r="B527" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C527" t="s">
-        <v>210</v>
+        <v>39</v>
       </c>
       <c r="D527" t="s">
         <v>11</v>
       </c>
       <c r="E527" t="s">
         <v>12</v>
       </c>
       <c r="F527" t="s">
-        <v>13</v>
+        <v>1818</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1822</v>
+        <v>1819</v>
       </c>
       <c r="H527" t="s">
-        <v>1823</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1824</v>
+        <v>1821</v>
       </c>
       <c r="B528" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C528" t="s">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="D528" t="s">
         <v>11</v>
       </c>
       <c r="E528" t="s">
         <v>12</v>
       </c>
       <c r="F528" t="s">
-        <v>1738</v>
+        <v>1798</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1825</v>
+        <v>1822</v>
       </c>
       <c r="H528" t="s">
-        <v>1826</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1827</v>
+        <v>1824</v>
       </c>
       <c r="B529" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C529" t="s">
-        <v>219</v>
+        <v>48</v>
       </c>
       <c r="D529" t="s">
         <v>11</v>
       </c>
       <c r="E529" t="s">
         <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>1738</v>
+        <v>1802</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1828</v>
+        <v>1825</v>
       </c>
       <c r="H529" t="s">
-        <v>1829</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1830</v>
+        <v>1827</v>
       </c>
       <c r="B530" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="C530" t="s">
-        <v>224</v>
+        <v>52</v>
       </c>
       <c r="D530" t="s">
         <v>11</v>
       </c>
       <c r="E530" t="s">
         <v>12</v>
       </c>
       <c r="F530" t="s">
-        <v>1805</v>
+        <v>1393</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1831</v>
+        <v>1828</v>
       </c>
       <c r="H530" t="s">
-        <v>1832</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C531" t="s">
+        <v>57</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" t="s">
+        <v>12</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H531" t="s">
         <v>1833</v>
-      </c>
-[...19 lines deleted...]
-        <v>1835</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C532" t="s">
+        <v>62</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" t="s">
+        <v>12</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H532" t="s">
         <v>1836</v>
-      </c>
-[...19 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C533" t="s">
+        <v>67</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" t="s">
+        <v>12</v>
+      </c>
+      <c r="F533" t="s">
+        <v>697</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H533" t="s">
         <v>1839</v>
-      </c>
-[...19 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1843</v>
+        <v>1840</v>
       </c>
       <c r="B534" t="s">
-        <v>1840</v>
+        <v>1797</v>
       </c>
       <c r="C534" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D534" t="s">
         <v>11</v>
       </c>
       <c r="E534" t="s">
         <v>12</v>
       </c>
       <c r="F534" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1844</v>
+        <v>1841</v>
       </c>
       <c r="H534" t="s">
-        <v>1845</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C535" t="s">
+        <v>10</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" t="s">
+        <v>12</v>
+      </c>
+      <c r="F535" t="s">
+        <v>143</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H535" t="s">
         <v>1846</v>
-      </c>
-[...19 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C536" t="s">
+        <v>17</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" t="s">
+        <v>12</v>
+      </c>
+      <c r="F536" t="s">
+        <v>143</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H536" t="s">
         <v>1849</v>
-      </c>
-[...19 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C537" t="s">
+        <v>21</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" t="s">
+        <v>12</v>
+      </c>
+      <c r="F537" t="s">
+        <v>143</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H537" t="s">
         <v>1852</v>
-      </c>
-[...19 lines deleted...]
-        <v>1855</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1856</v>
+        <v>1853</v>
       </c>
       <c r="B538" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C538" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D538" t="s">
         <v>11</v>
       </c>
       <c r="E538" t="s">
         <v>12</v>
       </c>
       <c r="F538" t="s">
-        <v>350</v>
+        <v>143</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1857</v>
+        <v>1854</v>
       </c>
       <c r="H538" t="s">
-        <v>1858</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1859</v>
+        <v>1856</v>
       </c>
       <c r="B539" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C539" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D539" t="s">
         <v>11</v>
       </c>
       <c r="E539" t="s">
         <v>12</v>
       </c>
       <c r="F539" t="s">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1103</v>
+        <v>1857</v>
       </c>
       <c r="H539" t="s">
-        <v>1845</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C540" t="s">
+        <v>34</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" t="s">
+        <v>12</v>
+      </c>
+      <c r="F540" t="s">
         <v>1860</v>
-      </c>
-[...13 lines deleted...]
-        <v>1738</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="H540" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
         <v>1863</v>
       </c>
       <c r="B541" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C541" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="D541" t="s">
         <v>11</v>
       </c>
       <c r="E541" t="s">
         <v>12</v>
       </c>
       <c r="F541" t="s">
-        <v>1696</v>
+        <v>1798</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="H541" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
         <v>1866</v>
       </c>
       <c r="B542" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C542" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="D542" t="s">
         <v>11</v>
       </c>
       <c r="E542" t="s">
         <v>12</v>
       </c>
       <c r="F542" t="s">
-        <v>123</v>
+        <v>1860</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="H542" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>1869</v>
       </c>
       <c r="B543" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C543" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="D543" t="s">
         <v>11</v>
       </c>
       <c r="E543" t="s">
         <v>12</v>
       </c>
       <c r="F543" t="s">
-        <v>350</v>
+        <v>1393</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="H543" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>1872</v>
       </c>
       <c r="B544" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C544" t="s">
-        <v>154</v>
+        <v>52</v>
       </c>
       <c r="D544" t="s">
         <v>11</v>
       </c>
       <c r="E544" t="s">
         <v>12</v>
       </c>
       <c r="F544" t="s">
-        <v>123</v>
+        <v>1818</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="H544" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>1875</v>
       </c>
       <c r="B545" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C545" t="s">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="D545" t="s">
         <v>11</v>
       </c>
       <c r="E545" t="s">
         <v>12</v>
       </c>
       <c r="F545" t="s">
-        <v>13</v>
+        <v>1818</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="H545" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>1878</v>
       </c>
       <c r="B546" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C546" t="s">
-        <v>166</v>
+        <v>62</v>
       </c>
       <c r="D546" t="s">
         <v>11</v>
       </c>
       <c r="E546" t="s">
         <v>12</v>
       </c>
       <c r="F546" t="s">
-        <v>350</v>
+        <v>1860</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="H546" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>1881</v>
       </c>
       <c r="B547" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C547" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="D547" t="s">
         <v>11</v>
       </c>
       <c r="E547" t="s">
         <v>12</v>
       </c>
       <c r="F547" t="s">
-        <v>350</v>
+        <v>1818</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="H547" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>1884</v>
       </c>
       <c r="B548" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C548" t="s">
-        <v>175</v>
+        <v>72</v>
       </c>
       <c r="D548" t="s">
         <v>11</v>
       </c>
       <c r="E548" t="s">
         <v>12</v>
       </c>
       <c r="F548" t="s">
-        <v>350</v>
+        <v>1818</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="H548" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>1887</v>
       </c>
       <c r="B549" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C549" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="D549" t="s">
         <v>11</v>
       </c>
       <c r="E549" t="s">
         <v>12</v>
       </c>
       <c r="F549" t="s">
-        <v>350</v>
+        <v>13</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="H549" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>1890</v>
       </c>
       <c r="B550" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C550" t="s">
-        <v>185</v>
+        <v>81</v>
       </c>
       <c r="D550" t="s">
         <v>11</v>
       </c>
       <c r="E550" t="s">
         <v>12</v>
       </c>
       <c r="F550" t="s">
-        <v>350</v>
+        <v>1802</v>
       </c>
       <c r="G550" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H550" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C551" t="s">
+        <v>86</v>
+      </c>
+      <c r="D551" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551" t="s">
+        <v>12</v>
+      </c>
+      <c r="F551" t="s">
+        <v>82</v>
+      </c>
+      <c r="G551" s="1" t="s">
         <v>1893</v>
       </c>
-      <c r="B551" t="s">
-[...14 lines deleted...]
-      <c r="G551" s="1" t="s">
+      <c r="H551" t="s">
         <v>1894</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C552" t="s">
+        <v>91</v>
+      </c>
+      <c r="D552" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552" t="s">
+        <v>12</v>
+      </c>
+      <c r="F552" t="s">
+        <v>697</v>
+      </c>
+      <c r="G552" s="1" t="s">
         <v>1896</v>
       </c>
-      <c r="B552" t="s">
-[...14 lines deleted...]
-      <c r="G552" s="1" t="s">
+      <c r="H552" t="s">
         <v>1897</v>
-      </c>
-[...1 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C553" t="s">
+        <v>96</v>
+      </c>
+      <c r="D553" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553" t="s">
+        <v>12</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G553" s="1" t="s">
         <v>1899</v>
       </c>
-      <c r="B553" t="s">
+      <c r="H553" t="s">
         <v>1900</v>
-      </c>
-[...16 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="B554" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C554" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="D554" t="s">
         <v>11</v>
       </c>
       <c r="E554" t="s">
         <v>12</v>
       </c>
       <c r="F554" t="s">
-        <v>1905</v>
+        <v>13</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="H554" t="s">
-        <v>1907</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="B555" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C555" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="D555" t="s">
         <v>11</v>
       </c>
       <c r="E555" t="s">
         <v>12</v>
       </c>
       <c r="F555" t="s">
-        <v>1901</v>
+        <v>1835</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="H555" t="s">
-        <v>1910</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="B556" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C556" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="D556" t="s">
         <v>11</v>
       </c>
       <c r="E556" t="s">
         <v>12</v>
       </c>
       <c r="F556" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1912</v>
+        <v>1225</v>
       </c>
       <c r="H556" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="B557" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C557" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="D557" t="s">
         <v>11</v>
       </c>
       <c r="E557" t="s">
         <v>12</v>
       </c>
       <c r="F557" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="H557" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="B558" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C558" t="s">
-        <v>39</v>
+        <v>117</v>
       </c>
       <c r="D558" t="s">
         <v>11</v>
       </c>
       <c r="E558" t="s">
         <v>12</v>
       </c>
       <c r="F558" t="s">
-        <v>575</v>
+        <v>82</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="H558" t="s">
-        <v>1920</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="B559" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C559" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="D559" t="s">
         <v>11</v>
       </c>
       <c r="E559" t="s">
         <v>12</v>
       </c>
       <c r="F559" t="s">
-        <v>1676</v>
+        <v>1802</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="H559" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="B560" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C560" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="D560" t="s">
         <v>11</v>
       </c>
       <c r="E560" t="s">
         <v>12</v>
       </c>
       <c r="F560" t="s">
-        <v>1738</v>
+        <v>1802</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="H560" t="s">
-        <v>1926</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="B561" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C561" t="s">
-        <v>52</v>
+        <v>129</v>
       </c>
       <c r="D561" t="s">
         <v>11</v>
       </c>
       <c r="E561" t="s">
         <v>12</v>
       </c>
       <c r="F561" t="s">
-        <v>350</v>
+        <v>1802</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="H561" t="s">
-        <v>1929</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="B562" t="s">
-        <v>1900</v>
+        <v>1844</v>
       </c>
       <c r="C562" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="D562" t="s">
         <v>11</v>
       </c>
       <c r="E562" t="s">
         <v>12</v>
       </c>
       <c r="F562" t="s">
-        <v>350</v>
+        <v>1927</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="H562" t="s">
-        <v>1932</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C563" t="s">
+        <v>137</v>
+      </c>
+      <c r="D563" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
         <v>1933</v>
       </c>
-      <c r="B563" t="s">
-[...2 lines deleted...]
-      <c r="C563" t="s">
+      <c r="B564" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C564" t="s">
+        <v>142</v>
+      </c>
+      <c r="D564" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" t="s">
+        <v>12</v>
+      </c>
+      <c r="F564" t="s">
+        <v>13</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C565" t="s">
+        <v>147</v>
+      </c>
+      <c r="D565" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" t="s">
+        <v>12</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C566" t="s">
+        <v>152</v>
+      </c>
+      <c r="D566" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" t="s">
+        <v>12</v>
+      </c>
+      <c r="F566" t="s">
+        <v>13</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C567" t="s">
+        <v>156</v>
+      </c>
+      <c r="D567" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" t="s">
+        <v>13</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C568" t="s">
+        <v>160</v>
+      </c>
+      <c r="D568" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" t="s">
+        <v>12</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C569" t="s">
+        <v>165</v>
+      </c>
+      <c r="D569" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" t="s">
+        <v>12</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C570" t="s">
+        <v>170</v>
+      </c>
+      <c r="D570" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" t="s">
+        <v>12</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1927</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C571" t="s">
+        <v>174</v>
+      </c>
+      <c r="D571" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" t="s">
+        <v>12</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C572" t="s">
+        <v>178</v>
+      </c>
+      <c r="D572" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" t="s">
+        <v>12</v>
+      </c>
+      <c r="F572" t="s">
+        <v>143</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C573" t="s">
+        <v>10</v>
+      </c>
+      <c r="D573" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" t="s">
+        <v>12</v>
+      </c>
+      <c r="F573" t="s">
+        <v>697</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C574" t="s">
+        <v>17</v>
+      </c>
+      <c r="D574" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" t="s">
+        <v>12</v>
+      </c>
+      <c r="F574" t="s">
+        <v>13</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C575" t="s">
+        <v>21</v>
+      </c>
+      <c r="D575" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" t="s">
+        <v>12</v>
+      </c>
+      <c r="F575" t="s">
+        <v>697</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C576" t="s">
+        <v>26</v>
+      </c>
+      <c r="D576" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" t="s">
+        <v>12</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C577" t="s">
+        <v>30</v>
+      </c>
+      <c r="D577" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" t="s">
+        <v>12</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C578" t="s">
+        <v>44</v>
+      </c>
+      <c r="D578" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" t="s">
+        <v>12</v>
+      </c>
+      <c r="F578" t="s">
+        <v>143</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C579" t="s">
+        <v>48</v>
+      </c>
+      <c r="D579" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" t="s">
+        <v>12</v>
+      </c>
+      <c r="F579" t="s">
+        <v>13</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C580" t="s">
+        <v>67</v>
+      </c>
+      <c r="D580" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" t="s">
+        <v>12</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C581" t="s">
+        <v>76</v>
+      </c>
+      <c r="D581" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" t="s">
+        <v>12</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C582" t="s">
+        <v>81</v>
+      </c>
+      <c r="D582" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" t="s">
+        <v>12</v>
+      </c>
+      <c r="F582" t="s">
+        <v>82</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C583" t="s">
+        <v>86</v>
+      </c>
+      <c r="D583" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" t="s">
+        <v>12</v>
+      </c>
+      <c r="F583" t="s">
+        <v>143</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C584" t="s">
+        <v>100</v>
+      </c>
+      <c r="D584" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" t="s">
+        <v>12</v>
+      </c>
+      <c r="F584" t="s">
+        <v>82</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C585" t="s">
+        <v>105</v>
+      </c>
+      <c r="D585" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" t="s">
+        <v>12</v>
+      </c>
+      <c r="F585" t="s">
+        <v>13</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C586" t="s">
+        <v>113</v>
+      </c>
+      <c r="D586" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" t="s">
+        <v>12</v>
+      </c>
+      <c r="F586" t="s">
+        <v>143</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C587" t="s">
+        <v>117</v>
+      </c>
+      <c r="D587" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" t="s">
+        <v>12</v>
+      </c>
+      <c r="F587" t="s">
+        <v>143</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C588" t="s">
+        <v>121</v>
+      </c>
+      <c r="D588" t="s">
+        <v>11</v>
+      </c>
+      <c r="E588" t="s">
+        <v>12</v>
+      </c>
+      <c r="F588" t="s">
+        <v>143</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C589" t="s">
+        <v>125</v>
+      </c>
+      <c r="D589" t="s">
+        <v>11</v>
+      </c>
+      <c r="E589" t="s">
+        <v>12</v>
+      </c>
+      <c r="F589" t="s">
+        <v>143</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C590" t="s">
+        <v>129</v>
+      </c>
+      <c r="D590" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" t="s">
+        <v>12</v>
+      </c>
+      <c r="F590" t="s">
+        <v>143</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C591" t="s">
+        <v>133</v>
+      </c>
+      <c r="D591" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" t="s">
+        <v>12</v>
+      </c>
+      <c r="F591" t="s">
+        <v>143</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C592" t="s">
+        <v>137</v>
+      </c>
+      <c r="D592" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" t="s">
+        <v>12</v>
+      </c>
+      <c r="F592" t="s">
+        <v>143</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C593" t="s">
+        <v>10</v>
+      </c>
+      <c r="D593" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" t="s">
+        <v>12</v>
+      </c>
+      <c r="F593" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C594" t="s">
+        <v>17</v>
+      </c>
+      <c r="D594" t="s">
+        <v>11</v>
+      </c>
+      <c r="E594" t="s">
+        <v>12</v>
+      </c>
+      <c r="F594" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C595" t="s">
+        <v>21</v>
+      </c>
+      <c r="D595" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" t="s">
+        <v>12</v>
+      </c>
+      <c r="F595" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C596" t="s">
+        <v>30</v>
+      </c>
+      <c r="D596" t="s">
+        <v>11</v>
+      </c>
+      <c r="E596" t="s">
+        <v>12</v>
+      </c>
+      <c r="F596" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C597" t="s">
+        <v>34</v>
+      </c>
+      <c r="D597" t="s">
+        <v>11</v>
+      </c>
+      <c r="E597" t="s">
+        <v>12</v>
+      </c>
+      <c r="F597" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C598" t="s">
+        <v>39</v>
+      </c>
+      <c r="D598" t="s">
+        <v>11</v>
+      </c>
+      <c r="E598" t="s">
+        <v>12</v>
+      </c>
+      <c r="F598" t="s">
+        <v>697</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C599" t="s">
+        <v>44</v>
+      </c>
+      <c r="D599" t="s">
+        <v>11</v>
+      </c>
+      <c r="E599" t="s">
+        <v>12</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C600" t="s">
+        <v>48</v>
+      </c>
+      <c r="D600" t="s">
+        <v>11</v>
+      </c>
+      <c r="E600" t="s">
+        <v>12</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C601" t="s">
+        <v>52</v>
+      </c>
+      <c r="D601" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601" t="s">
+        <v>12</v>
+      </c>
+      <c r="F601" t="s">
+        <v>143</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C602" t="s">
+        <v>57</v>
+      </c>
+      <c r="D602" t="s">
+        <v>11</v>
+      </c>
+      <c r="E602" t="s">
+        <v>12</v>
+      </c>
+      <c r="F602" t="s">
+        <v>143</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B603" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C603" t="s">
         <v>62</v>
       </c>
-      <c r="D563" t="s">
-[...12 lines deleted...]
-        <v>1935</v>
+      <c r="D603" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" t="s">
+        <v>12</v>
+      </c>
+      <c r="F603" t="s">
+        <v>143</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2057</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21711,50 +23149,90 @@
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
     <hyperlink ref="G554" r:id="rId553"/>
     <hyperlink ref="G555" r:id="rId554"/>
     <hyperlink ref="G556" r:id="rId555"/>
     <hyperlink ref="G557" r:id="rId556"/>
     <hyperlink ref="G558" r:id="rId557"/>
     <hyperlink ref="G559" r:id="rId558"/>
     <hyperlink ref="G560" r:id="rId559"/>
     <hyperlink ref="G561" r:id="rId560"/>
     <hyperlink ref="G562" r:id="rId561"/>
     <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>